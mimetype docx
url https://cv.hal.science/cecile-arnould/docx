--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -199,416 +199,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’une grille d’évaluation quotidienne du bien-être des volailles</w:t>
+                <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azélie Hazard</w:t>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scott A Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9260⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027318v1</w:t>
+                <w:t xml:space="preserve">hal-05214535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élaboration d’une grille d’évaluation quotidienne du bien-être des volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03, pp.73-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214535v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pluchot</w:t>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dubreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626332v1</w:t>
+                <w:t xml:space="preserve">hal-04574339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effect of social instability on broiler chicken learning abilities and behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -692,602 +692,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pluchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668790v1</w:t>
+                <w:t xml:space="preserve">hal-04626332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field approach to observing changes in behavioural welfare indicators over 2 years in stabled horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ruet</w:t>
+                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemarchand</w:t>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Briant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101120⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667802v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A field approach to observing changes in behavioural welfare indicators over 2 years in stabled horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Phelipon</w:t>
+                <w:t xml:space="preserve">J. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ascione</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106262⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.101120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667773v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Soulet</w:t>
+                <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
+              <w:t xml:space="preserve">, 2024, 274, pp.106262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574339v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions positives chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,90 +1446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic brushes induce positive emotions and foster positive social interactions in group-housed horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 225 (6), pp.jeb243175. </w:t>
@@ -1710,64 +1710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,77 +1995,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 178, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2099,77 +2099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses Could Perceive Riding Differently Depending on the Way They Express Poor Welfare in the Stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,295 +2335,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105027⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536907v1</w:t>
+                <w:t xml:space="preserve">hal-01129943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Justine Levray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (2), pp.331-338. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129943v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t>
               </w:r>
@@ -2769,64 +2769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132 (2), pp.130-140. </w:t>
@@ -3599,51 +3599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.335-344. </w:t>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,51 +3827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli increased emotional reactivity in male quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.86-94. </w:t>
@@ -3961,51 +3961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immobilité tonique chez l'animal : une forme d'hypnose ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4043,51 +4043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificially increased yolk hormone levels and neophobia in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,51 +4190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 171, pp.128-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4400,1443 +4400,1443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1zwe-fb33⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690507v1</w:t>
+                <w:t xml:space="preserve">hal-01019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The choice of litter material to promote pecking, scratching and dustbathing behaviours in laying hens housed in furnished cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155, pp.56-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1zwe-fb33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129948v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacto das pododermatites no bem-estar dos frangos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albéitar (Odivelas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019199v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential risk factors associated with contact dermatitis, lameness, negative emotional state, and fear of humans in broiler chicken flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Chanson</w:t>
+                <w:t xml:space="preserve">A.W. Bassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Delaveau</w:t>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+                <w:t xml:space="preserve">Laëtitia Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erich Möstl</w:t>
+                <w:t xml:space="preserve">I.C. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (2), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (11), pp.2811-2826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129706v1</w:t>
+                <w:t xml:space="preserve">hal-01129803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footpad dermatitis is an animal-welfare issue with economic consequences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zinpro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643992v1</w:t>
+                <w:t xml:space="preserve">hal-01129706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacto de las pododermatitis en el bienestar de los pollos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Footpad dermatitis is an animal-welfare issue with economic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Coscujuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albéitar (Odivelas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163, pp.10-11</w:t>
+              <w:t xml:space="preserve">Zinpro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02642395v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux types d'éclairage en aviculture : impact du type de source lumineuse sur les divers paramètres électriques, le comportement et les performances des poulets de chair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impacto de las pododermatitis en el bienestar de los pollos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Coscujuela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.21-27</w:t>
+              <w:t xml:space="preserve">Albéitar (Odivelas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646966v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouveaux types d'éclairage en aviculture : impact du type de source lumineuse sur les divers paramètres électriques, le comportement et les performances des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129688v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129795v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential risk factors associated with contact dermatitis, lameness, negative emotional state, and fear of humans in broiler chicken flocks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Colin</w:t>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.C. de Jong</w:t>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 92 (11), pp.2811-2826. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2013-03208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129803v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
@@ -5848,51 +5848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard-Derivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5962,1200 +5962,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Analysis of a slow-growing line reveals wide genetic variability of carcass and meat quality-related traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Petton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-13-90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020433v1</w:t>
+                <w:t xml:space="preserve">hal-01129685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjr101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129623v1</w:t>
+                <w:t xml:space="preserve">hal-01020433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histologically-validated footpad dermatitis scoring system for use in chicken processing plants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2012.695336⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjr101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129644v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of increasing slaughter age of chickens on meat quality, welfare, and technical and economic results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Histologically-validated footpad dermatitis scoring system for use in chicken processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (6), pp.2003-2013. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.275-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2012.695336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129628v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a slow-growing line reveals wide genetic variability of carcass and meat quality-related traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of increasing slaughter age of chickens on meat quality, welfare, and technical and economic results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verane Gigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (6), pp.2003-2013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-13-90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129685v1</w:t>
+                <w:t xml:space="preserve">hal-01129628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Améliorer le bien-être du poulet par la sélection génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1474, pp.47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022551v1</w:t>
+                <w:t xml:space="preserve">hal-02642065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer le bien-être du poulet par la sélection génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642065v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Increasing group size decreases social bonding in young Japanese quail, Coturnix japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (3), pp.535-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129477v1</w:t>
+                <w:t xml:space="preserve">hal-01129562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing group size decreases social bonding in young Japanese quail, Coturnix japonica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 81 (3), pp.535-542. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (1), pp.104-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129562v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection génétique et bien-être des poulets de chair et des reproducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7210,64 +7210,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional reactivity of Japanese quail chicks with high or low social motivation reared under unstable social conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 125 (3-4), pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7365,51 +7365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79 (3), pp.571--578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7606,51 +7606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,1060 +7720,1060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social motivation affects the display of individual discrimination in young and adult Japanese quail (Coturnix japonica)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual behavioural rhythmicity is linked to social motivation in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laureline Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.20370⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (2), pp.126--133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659486v1</w:t>
+                <w:t xml:space="preserve">hal-01308864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between various measures used to assess the welfare of broiler chicken on farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, p:44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin lesions in broiler chickens measured at the slaughterhouse: relationships between lesions and between their prevalence and rearing factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social motivation affects the display of individual discrimination in young and adult Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50 (4), pp.407-417. </w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (4), pp.311-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660903110901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dev.20370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666692v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual behavioural rhythmicity is linked to social motivation in Japanese quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Formanek</w:t>
+                <w:t xml:space="preserve">Skin lesions in broiler chickens measured at the slaughterhouse: relationships between lesions and between their prevalence and rearing factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.09.004⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (4), pp.407-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660903110901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01308864v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in social environment induce higher emotional disturbances than changes in physical environment in quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual discrimination following 24 h of pair contact in one- and seven-day-old Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Valance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">A. Béry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Després</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Porter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 145 (3), pp.327-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156853908783402902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.08.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155445v1</w:t>
+                <w:t xml:space="preserve">hal-02662776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual discrimination following 24 h of pair contact in one- and seven-day-old Japanese quail (Coturnix japonica)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of rearing conditions of pullets on space use and performance of hens placed in aviaries at the beginning of the laying period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Porter</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156853908783402902⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 111 (3-4), pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662776v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rearing conditions of pullets on space use and performance of hens placed in aviaries at the beginning of the laying period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pre-slaughter conditions, animal stress and welfare: current status and possible future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.06.012⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (10), pp.1501-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02668566v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-slaughter conditions, animal stress and welfare: current status and possible future research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes in social environment induce higher emotional disturbances than changes in physical environment in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Aupérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Caroline Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002723⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02668529v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8897,51 +8897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (3), pp.313-319. </w:t>
@@ -8985,1204 +8985,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig's responses to repeated social regrouping and relocation during the growing-finishing period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Motivation to dust-bathe of laying hens housed in cages and in aviaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2006.05.007⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.433-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107705323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663814v1</w:t>
+                <w:t xml:space="preserve">hal-02657716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conditions de pré-abattage sur le stress et le bien-être des animaux d'élevage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02667356v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal en élevage de poulets de chair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact des conditions de pré-abattage sur le stress et le bien-être des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.41-46</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2007.20.1.3441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665762v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de production et bien-être en élevage de poules pondeuses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pig's responses to repeated social regrouping and relocation during the growing-finishing period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Coutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mirabito</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (1-3), pp.102-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2006.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02664692v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bien-être animal en élevage de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173429v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation to dust-bathe of laying hens housed in cages and in aviaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Systèmes de production et bien-être en élevage de poules pondeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Michel</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.47-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657716v1</w:t>
+                <w:t xml:space="preserve">hal-02664692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Désiré</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004764v1</w:t>
+                <w:t xml:space="preserve">hal-01173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare of laying hens housed in cages and in aviaries : what about fearfulness?</w:t>
+                <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Colson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70 (6), pp.261-269</w:t>
+              <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657195v1</w:t>
+                <w:t xml:space="preserve">hal-02666785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of individual recognition in chicks and the effects of social experience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Welfare of laying hens housed in cages and in aviaries : what about fearfulness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (6), pp.261-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657102v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retention of individual recognition in chicks and the effects of social experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Faure</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.707-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2006.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666785v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in chicken breast meat quality : implications of struggle and muscle glycogen content at death</w:t>
               </w:r>
@@ -10207,51 +10207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10341,51 +10341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roelofsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 70, pp.359-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10457,51 +10457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10565,51 +10565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the addition of sand and string pens on use of space, activity, tarsal angulations and bone composition in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10667,579 +10667,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of chicken technological meat quality in relation to genotype and preslaughter stress conditions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le bien-être des poulets de chair : problèmes et solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 82, pp.1829-1838</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, HS, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680531v1</w:t>
+                <w:t xml:space="preserve">hal-02677648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'odorat sur le gain de poids initial chez des poussins de deux génotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effet de la densité en élevage sur le bien-être, les performances de croissance et la qualité des carcasses de canard de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 43, pp.15-18</w:t>
+              <w:t xml:space="preserve">, 2003, 45, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680437v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la présence de taillis de saules à très courte rotation sur l'occupation des parcours par les poulets et sur les marqueurs minéraux et microbiologiques du sol</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variation of chicken technological meat quality in relation to genotype and preslaughter stress conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 45, pp.14-23</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82, pp.1829-1838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675070v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des poulets de chair : problèmes et solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rôle de l'odorat sur le gain de poids initial chez des poussins de deux génotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, HS, pp.17-21</w:t>
+              <w:t xml:space="preserve">, 2003, 43, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677648v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la densité en élevage sur le bien-être, les performances de croissance et la qualité des carcasses de canard de Barbarie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effet de la présence de taillis de saules à très courte rotation sur l'occupation des parcours par les poulets et sur les marqueurs minéraux et microbiologiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Senecaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 45, pp.4-8</w:t>
+              <w:t xml:space="preserve">, 2003, 45, pp.14-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683609v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pen space and activity of broiler chickens reared at two different densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11286,90 +11286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of olfaction on initial weight gain in two genotypes of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44, pp.779-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11388,277 +11388,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la présence de vergers de pêchers et d'objets familiers dans les parcours sur l'occupation de l'espace par les poulets de type &amp;quot;label rouge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Mathieu</w:t>
+                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le génotype et le stress avant abattage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39, pp.29-35</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.141-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674342v1</w:t>
+                <w:t xml:space="preserve">hal-02674562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le génotype et le stress avant abattage.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Impact de la présence de vergers de pêchers et d'objets familiers dans les parcours sur l'occupation de l'espace par les poulets de type &amp;quot;label rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.141-142</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39, pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674562v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemosensory deficits are associated with reduced weight gain in newly hatched chicks</w:t>
               </w:r>
@@ -11670,64 +11670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51, pp.337-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11752,51 +11752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pen space by broiler chickens reared at medium or very low densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11847,51 +11847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental enrichment and leg problems in broiler chichens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11955,77 +11955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pen space by broiler chickens reared in commercial conditions: access to feeders and drinkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S7-S8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12050,51 +12050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of the stomach for conditioned place preference produced by drinking sucrose in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12158,51 +12158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 132, pp.352-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12227,51 +12227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repulsion alimentaire chez les trois epeces d'ongules en situation de paturage : effet des excrements de chien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12335,51 +12335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep food repellents : efficacy of various products, habituation, and social facilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12417,51 +12417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of ewes at parturition toward amniotic fluids from sheep, cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12538,1161 +12538,1161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263532v1</w:t>
+                <w:t xml:space="preserve">hal-04616322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Soulet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Soulet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353293v2</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616322v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627622v1</w:t>
+                <w:t xml:space="preserve">hal-04349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pluchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349878v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">What are the behavioural needs of the Gallus gallus species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415276v1</w:t>
+                <w:t xml:space="preserve">hal-03797364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the behavioural needs of the Gallus gallus species?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Burgaud</w:t>
+                <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.679</w:t>
+              <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797364v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de nouveaux marqueurs faciaux d'émotions positives chez les oiseaux</w:t>
               </w:r>
@@ -13704,64 +13704,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13829,64 +13829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14217,51 +14217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14547,329 +14547,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Al Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793536v1</w:t>
+                <w:t xml:space="preserve">hal-01209207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209207v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters and QTL detection of social behaviors, fear behaviors and production traits in Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14924,51 +14924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14976,51 +14976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
@@ -15049,77 +15049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15168,418 +15168,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bases physiologiques et comportementales de l'adaptation chez les volailles et conséquences sur le bien-être et son évaluation dans le cadre réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190264v1</w:t>
+                <w:t xml:space="preserve">hal-02749530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+                <w:t xml:space="preserve">L'instabilité sociale affecte le comportement ainsi que certaines capacités d'apprentissage des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209208v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du type de source lumineuse sur les divers paramètres électriques, le comportement et les performances des poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15588,905 +15558,935 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at social motivation to assess meat producing poultry adaptation to rearing conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2013, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746920v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local score based method on pool-sequenced behaviour-divergent quail lines precisely detected selection signatures related to autism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Colloque du Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810860v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+                <w:t xml:space="preserve">Looking at social motivation to assess meat producing poultry adaptation to rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2013, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746812v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Local score based method on pool-sequenced behaviour-divergent quail lines precisely detected selection signatures related to autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S. Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inès M. I. Fariello Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
+              <w:t xml:space="preserve">35. Colloque du Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173661v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instabilité sociale affecte le comportement ainsi que certaines capacités d'apprentissage des poulets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Foucher</w:t>
+                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748872v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases physiologiques et comportementales de l'adaptation chez les volailles et conséquences sur le bien-être et son évaluation dans le cadre réglementaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749530v1</w:t>
+                <w:t xml:space="preserve">hal-02746812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
@@ -16515,51 +16515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Pododermatitis. Causes and impact on carcass quality and welfare - an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poultry Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zinpro. USA., Feb 2012, Paris, France. 9 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16578,1364 +16578,1394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pododermatitis in broilers. Causes and impact on carcass quality and welfare - an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Poultry Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zinpro. USA., Feb 2012, Paris, France. 40 diapositives</w:t>
+              <w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803713v1</w:t>
+                <w:t xml:space="preserve">hal-02746131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pododermatitis in broilers. Causes and impact on carcass quality and welfare - an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Poultry Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zinpro. USA., Feb 2012, Paris, France. 40 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746131v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pododermatitis. Causas e impacto sobre calidad de la canal y el bienestar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Simposio Cientifico de Avicultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Santiago de Compostela, España</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745893v1</w:t>
+                <w:t xml:space="preserve">hal-02748372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare risk factor analysis for commercial broiler chickens of farm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Metodos de Valoracion del bienestar animal en una granja de broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on the Assessment on Animal Welfare at Farm and Group Level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">4. Jornada Técnical Internacional de Aviculture de Carne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trouw Nutrition. ESP., Mar 2011, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747042v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience olfactive des embryons influence les comportements alimentaires des jeunes poulets</w:t>
+                <w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748367v1</w:t>
+                <w:t xml:space="preserve">hal-02744425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metodos de Valoracion del bienestar animal en una granja de broilers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Jornada Técnical Internacional de Aviculture de Carne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trouw Nutrition. ESP., Mar 2011, Madrid, España</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802985v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Génétique et bien-être des poulets de chair et des reproducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744425v1</w:t>
+                <w:t xml:space="preserve">hal-02749878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750296v1</w:t>
+                <w:t xml:space="preserve">hal-01318055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique et bien-être des poulets de chair et des reproducteurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mansanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749878v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pododermatitis. Causas e impacto sobre calidad de la canal y el bienestar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
+              <w:t xml:space="preserve">48. Simposio Cientifico de Avicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Santiago de Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318055v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare risk factor analysis for commercial broiler chickens of farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+                <w:t xml:space="preserve">A. Bassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on the Assessment on Animal Welfare at Farm and Group Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747167v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques physico-chimiques de la litière en lien avec la sévérité des dermatites de contact en poulets de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience olfactive des embryons influence les comportements alimentaires des jeunes poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Olivere</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749702v1</w:t>
+                <w:t xml:space="preserve">hal-02748367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mansanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
@@ -17958,1760 +17988,1730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Boulay</w:t>
+                <w:t xml:space="preserve">Caractéristiques physico-chimiques de la litière en lien avec la sévérité des dermatites de contact en poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Olivere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804930v1</w:t>
+                <w:t xml:space="preserve">hal-02749702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747082v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petton</w:t>
+                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318090v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Laurence</w:t>
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747049v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747054v1</w:t>
+                <w:t xml:space="preserve">hal-02747049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover pour améliorer la durabilité des systèmes de productions avicoles. Programme de l'UMT BIRD 2006-2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749114v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Innover pour améliorer la durabilité des systèmes de productions avicoles. Programme de l'UMT BIRD 2006-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318099v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748372v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme européen Welfare Quality®. Méthode d'évaluation du bien-être des volailles - conséquences pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Avicole 2010 du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Nouzilly, France. 9 p</w:t>
+              <w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813050v1</w:t>
+                <w:t xml:space="preserve">hal-01193568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755698v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm evaluation of broiler chicken welfare</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consequences of selection for digestibility on feeding activity and excretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Lafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752954v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le programme européen Welfare Quality®. Méthode d'évaluation du bien-être des volailles - conséquences pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">Journée Technique Avicole 2010 du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nouzilly, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193568v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193587v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of selection for digestibility on feeding activity and excretion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-farm evaluation of broiler chicken welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193610v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
@@ -19734,661 +19734,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between various measures used to assess the welfare of broiler chicken on farm</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet du sexe et du génotype sur l'occupation des parcours par les poulets et leur réponse en corticostérone à une situation de stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Cervia, Italy</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815672v1</w:t>
+                <w:t xml:space="preserve">hal-02756915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between various measures used to assess the welfare of broiler chicken on farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t>
+              <w:t xml:space="preserve">8. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Cervia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730058v1</w:t>
+                <w:t xml:space="preserve">hal-02815672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium 15. Mental states of animals and impact on their welfare</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750456v1</w:t>
+                <w:t xml:space="preserve">hal-00730058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity of Japanese quail chicks in unstable social condition according to social motivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Symposium 15. Mental states of animals and impact on their welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753032v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du bien-être des poulets de chair en élevage commercial. Premiers résultats français issus du projet européen Welfare Quality®</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emotional reactivity of Japanese quail chicks in unstable social condition according to social motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757544v1</w:t>
+                <w:t xml:space="preserve">hal-02753032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sexe et du génotype sur l'occupation des parcours par les poulets et leur réponse en corticostérone à une situation de stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du bien-être des poulets de chair en élevage commercial. Premiers résultats français issus du projet européen Welfare Quality®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756915v1</w:t>
+                <w:t xml:space="preserve">hal-02757544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between a simple measure of activity, lameness and pododermatitis in meat type chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20426,51 +20426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low social motivation favours social bonding in young Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20495,64 +20495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20614,1222 +20614,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for low or high social motivation affects inter-individual discrimination in young and adult Japanese quail (Coturnix japonica)</w:t>
+                <w:t xml:space="preserve">Low social motivation favours social bonding in young Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751030v1</w:t>
+                <w:t xml:space="preserve">hal-02750593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low social motivation favours social bonding in young Japanese quail (Coturnix japonica)</w:t>
+                <w:t xml:space="preserve">Selection for low or high social motivation affects inter-individual discrimination in young and adult Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750593v1</w:t>
+                <w:t xml:space="preserve">hal-02751030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables of measures developed in Welfare Quality® to monitor animal welfare. Layers. FULL monitoring system currently being tested on pilot farms around Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Froehlich</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Welfare Quality® Stakeholder Conference "Assuring animal welfare: from societal concerns to implementation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756651v1</w:t>
+                <w:t xml:space="preserve">hal-01173445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse des relations entre différentes lésions indicatrices du bien-être chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754651v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination entre un individu familier et un inconnu chez des cailles japonaises (Coturnix japonica) à forte ou faible motivation sociale âgées d'une semaine ou de six semaines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tables of measures developed in Welfare Quality® to monitor animal welfare. Broilers. FULL monitoring system currently being tested on pilot farms and slaughterhouses around Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Algers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Forkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:17</w:t>
+              <w:t xml:space="preserve">2. Welfare Quality® Stakeholder Conference "Assuring animal welfare: from societal concerns to implementation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822512v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Européen Welfare QualityR: évaluation du bien-être des poules et des poulets en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lefrileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752203v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tables of measures developed in Welfare Quality® to monitor animal welfare. Layers. FULL monitoring system currently being tested on pilot farms around Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Algers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Forkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Welfare Quality® Stakeholder Conference "Assuring animal welfare: from societal concerns to implementation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173445v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations entre différentes lésions indicatrices du bien-être chez le poulet de chair</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lefrileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758542v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables of measures developed in Welfare Quality® to monitor animal welfare. Broilers. FULL monitoring system currently being tested on pilot farms and slaughterhouses around Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Discrimination entre un individu familier et un inconnu chez des cailles japonaises (Coturnix japonica) à forte ou faible motivation sociale âgées d'une semaine ou de six semaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Welfare Quality® Stakeholder Conference "Assuring animal welfare: from societal concerns to implementation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Netherlands</w:t>
+              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754594v1</w:t>
+                <w:t xml:space="preserve">hal-02822512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet Européen Welfare QualityR: évaluation du bien-être des poules et des poulets en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751996v1</w:t>
+                <w:t xml:space="preserve">hal-02752203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité de la fréquence cardiaque dans l'étude des émotions chez la caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -21858,90 +21858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des poulets de chair : présent et futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre organisée par l'Institut National de la Recherche Agronomique dans le cadre du Salon International de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21960,450 +21960,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between different types of skin lesions in broilers reared commercially</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">First QTLs for breast meat technological parameters in high or low growth chicken lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751339v1</w:t>
+                <w:t xml:space="preserve">hal-02814256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caille comme modèle d'étude du comportement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relationship between different types of skin lesions in broilers reared commercially</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Journées d'Etudes Scientifiques et Techniques de l'Association Française des Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757791v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First QTLs for breast meat technological parameters in high or low growth chicken lines.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La caille comme modèle d'étude du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">32. Journées d'Etudes Scientifiques et Techniques de l'Association Française des Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814256v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22441,64 +22441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences émotionnelles de la modification de l'environnement social chez les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22547,1843 +22547,1843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bien-être de poules pondeuses logées en cage ou en volière: état corporel des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Desire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Huonnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boilletot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764244v1</w:t>
+                <w:t xml:space="preserve">hal-02760887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bien-être du poulet de chair: mesures, problèmes rencontrés et moyens d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762719v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être de poules pondeuses logées en cage ou en volière: paramètres physiologiques et comportementaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Première approche des relations entre lésions indicatrices de bien-être mesurées à l'abattoir chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
+              <w:t xml:space="preserve">Session Régionale d'Information : Volailles de chair dans le Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762535v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être de poules pondeuses logées en cage ou en volière: état corporel des animaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Huonnic</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boilletot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Desire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760887v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être du poulet de chair: mesures, problèmes rencontrés et moyens d'action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759585v1</w:t>
+                <w:t xml:space="preserve">hal-02762719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche des relations entre lésions indicatrices de bien-être mesurées à l'abattoir chez le poulet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bien-être de poules pondeuses logées en cage ou en volière: paramètres physiologiques et comportementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session Régionale d'Information : Volailles de chair dans le Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Valence, France</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764431v1</w:t>
+                <w:t xml:space="preserve">hal-02762535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions induites par une instabilité sociale : Validation de mesures de stress chronique en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La privation de litière renforce la motivation des poules pondeuses pour réaliser des bains de poussière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la SFECA: les comportements sociaux de l'individu à la population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762872v1</w:t>
+                <w:t xml:space="preserve">hal-02760443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La privation de litière renforce la motivation des poules pondeuses pour réaliser des bains de poussière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Émotions induites par une instabilité sociale : Validation de mesures de stress chronique en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Coutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la SFECA: les comportements sociaux de l'individu à la population</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760443v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of pen space by broiler chickens reared in commercial conditions : identification of lying areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Behavorioural and physiological responses of three chicken genotypes to pre-slaughter shackling stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759452v1</w:t>
+                <w:t xml:space="preserve">hal-02760078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space, environmental design and behaviour: effect of space and environment on animal welfare</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Use of pen space by broiler chickens reared in commercial conditions : identification of lying areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Conference on Animal Welfare: an OIE initiative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">38. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760908v1</w:t>
+                <w:t xml:space="preserve">hal-02759452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des poules pondeuses aux volières: influence du mode d'élevage des poussins sur l'occupation de l'espace</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Space, environmental design and behaviour: effect of space and environment on animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comportement, Cognition et Adaptation: 36. Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
+              <w:t xml:space="preserve">Global Conference on Animal Welfare: an OIE initiative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763637v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and physiological responses to physical pre-slaughter stress in three chicken genotypes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptation des poules pondeuses aux volières: influence du mode d'élevage des poussins sur l'occupation de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Istambul, France</w:t>
+              <w:t xml:space="preserve">Comportement, Cognition et Adaptation: 36. Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759930v1</w:t>
+                <w:t xml:space="preserve">hal-02763637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavorioural and physiological responses of three chicken genotypes to pre-slaughter shackling stress</w:t>
+                <w:t xml:space="preserve">Behavioural and physiological responses to physical pre-slaughter stress in three chicken genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">XXII World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Istambul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760078v1</w:t>
+                <w:t xml:space="preserve">hal-02759930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le genotype et le stress avant abattage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764037v1</w:t>
+                <w:t xml:space="preserve">hal-02761902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between line variability of chicken technological meat quality under different pre-slaughter conditions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Proceedings, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760195v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le genotype et le stress avant abattage.</w:t>
+                <w:t xml:space="preserve">Between line variability of chicken technological meat quality under different pre-slaughter conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Proceedings, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761902v1</w:t>
+                <w:t xml:space="preserve">hal-02760195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le génotype et le stress avant abattage.</w:t>
               </w:r>
@@ -24408,64 +24408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, France, France</w:t>
@@ -24494,51 +24494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'espace chez des poulets de chair élevés à une densité moyenne ou très faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24589,51 +24589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement du milieu d'élevage et troubles locomoteurs chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24697,51 +24697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental enrichment on the use of pen space and activity of chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24792,51 +24792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of space by chickens tested in different rearing densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24906,103 +24906,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t>
@@ -25031,103 +25031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for the Study of Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Edimbourg, United Kingdom. </w:t>
@@ -25156,103 +25156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France. </w:t>
@@ -25281,646 +25281,646 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pluchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubreuil</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191335v1</w:t>
+                <w:t xml:space="preserve">hal-04191525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pluchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352743v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dubreuil</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French neuroethology club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191419v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pluchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t>
+              <w:t xml:space="preserve">French neuroethology club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190964v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pluchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Dubreuil</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191525v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal stress impairs the development of cognitive abilities in Japanese quail (Coturnix c. japonica)</w:t>
               </w:r>
@@ -25958,51 +25958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Behavioural Biology (ECBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t>
@@ -26044,90 +26044,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expressions faciales chez les grands perroquets : un moyen de communication intra et interspécifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
@@ -26333,51 +26333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
@@ -26400,484 +26400,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Mezraï</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740650v1</w:t>
+                <w:t xml:space="preserve">hal-02740634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mezraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal and Human Emotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801313v1</w:t>
+                <w:t xml:space="preserve">hal-02740650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
+              <w:t xml:space="preserve">Animal and Human Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740634v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -26913,1545 +26913,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elske de Haas</w:t>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rupert Palme</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t>
+              <w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743913v1</w:t>
+                <w:t xml:space="preserve">hal-02741077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elske de Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741077v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.978-90-8686-245-0, 2014, Proceedings of the 48th ISAE Congress - "Moving On". </w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th Word Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146662v1</w:t>
+                <w:t xml:space="preserve">hal-01194042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Robelin</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10th Word Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194042v1</w:t>
+                <w:t xml:space="preserve">hal-01194044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.978-90-8686-245-0, 2014, Proceedings of the 48th ISAE Congress - "Moving On". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194044v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deleterious effect of social instability on meat-type chicken learning abilities and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Butruille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Porte</w:t>
+                <w:t xml:space="preserve">Sarah Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809819v1</w:t>
+                <w:t xml:space="preserve">hal-02746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different lighting sources on broiler behaviour, performance and electrical parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Uppsala, Sweden. World's Poultry Science Journal, 2013, 9th European Symposium on Poultry Welfare</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746037v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+                <w:t xml:space="preserve">Impact of different lighting sources on broiler behaviour, performance and electrical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
+              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Uppsala, Sweden. World's Poultry Science Journal, 2013, 9th European Symposium on Poultry Welfare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209154v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of social instability on meat-type chicken learning abilities and behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Guardia</w:t>
+                <w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02746035v1</w:t>
+                <w:t xml:space="preserve">hal-01209154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348002v1</w:t>
+                <w:t xml:space="preserve">hal-02807281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
+              <w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807281v1</w:t>
+                <w:t xml:space="preserve">hal-01348002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences du stress chronique et de l’origine génétique sur les performances d’apprentissage spatial chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
@@ -28480,103 +28480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
@@ -28605,103 +28605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
@@ -28743,90 +28743,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t>
@@ -28868,77 +28868,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8.World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. p:174, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28957,204 +28957,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition et activité de poulets de chair élevés en grands groupes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enrichir le milieu peut-il stimuler l'exploration et la locomotion des poulets de chair ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ethologie appliquée 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Villetaneuse, France. 1 p., 2000</w:t>
+              <w:t xml:space="preserve">L'animal et son paysage colloque annuel de la sfeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Villeurbanne, France. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835979v1</w:t>
+                <w:t xml:space="preserve">hal-02836771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir le milieu peut-il stimuler l'exploration et la locomotion des poulets de chair ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Répartition et activité de poulets de chair élevés en grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'animal et son paysage colloque annuel de la sfeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Villeurbanne, France. 1 p., 2000</w:t>
+              <w:t xml:space="preserve">Colloque Ethologie appliquée 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Villetaneuse, France. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836771v1</w:t>
+                <w:t xml:space="preserve">hal-02835979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -29172,51 +29172,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien dans son corps, bien dans sa tête : qu’est-ce que le bien-être du cheval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Caillarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29224,51 +29224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 419 p., 2017, 978-2-915250-49-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -29290,90 +29290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare Quality®. Assessment protocol for poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fiks-van Niekerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Keeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29436,90 +29436,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehay Sabrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29565,51 +29565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressives, les poulettes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29664,64 +29664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation of clinical scoring in poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Knierim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29759,64 +29759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation of measures of broiler lameness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welfare Quality® - Assessment of Animal Welfare Measures for Layers and Broilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Cardiff University Press, 2009, Welfare Quality Reports, 1-902647-79-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29886,51 +29886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ferme du bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29980,103 +29980,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pluchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -30368,425 +30368,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique et technique relatif à la détermination des lésions pouvant être retenues, lors de l'inspection à l'abattoir des poulets de chair, comme des signes de carences en matière de bien-être à l'élevage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Scientific Opinion on the influence of genetic parameters on the welfare and the resistance to stress of commercial broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Panel On Animal Health And Welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] Saisine AFSSA n°2010-SA-0053, AFSSA. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815916v1</w:t>
+                <w:t xml:space="preserve">hal-02815807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Opinion on welfare aspects of the management and housing of the grand-parent and parent stocks raised and kept for breeding purposes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Appui scientifique et technique relatif à la détermination des lésions pouvant être retenues, lors de l'inspection à l'abattoir des poulets de chair, comme des signes de carences en matière de bien-être à l'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine AFSSA n°2010-SA-0053, AFSSA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Panel On Animal Health And Welfare</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02816830v1</w:t>
+                <w:t xml:space="preserve">hal-02815916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note relative à l'expertise d'un protocole de soins relatifs à l'autorisation dérogataire d'une réduction temporaire du niveau d'éclairement, en élevage de poulets de chair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Scientific Opinion on welfare aspects of the management and housing of the grand-parent and parent stocks raised and kept for breeding purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Panel On Animal Health And Welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Michel</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816385v1</w:t>
+                <w:t xml:space="preserve">hal-02816830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Opinion on the influence of genetic parameters on the welfare and the resistance to stress of commercial broilers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Note relative à l'expertise d'un protocole de soins relatifs à l'autorisation dérogataire d'une réduction temporaire du niveau d'éclairement, en élevage de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815807v1</w:t>
+                <w:t xml:space="preserve">hal-02816385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité et troubles locomoteurs du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">contratD.G.A.L.INRAA01011--contratD.G.A.L.INRAA01011, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30836,51 +30836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repulsion alimentaire chez les ongules. Modification du comportement alimentaire des ovins (Ovis aries) par les feces de chien. Etude elargie au chevreuil (Capreolus capreolus) et au cerf (Cervus elaphus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Nord (Paris 13), 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -30939,51 +30939,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31091,51 +31091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57A6E46B"/>
+    <w:nsid w:val="003AFC46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31322,51 +31322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3887-1678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139595120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001580" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2015.08.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.02.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Coscujuela" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Drapier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Bassler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Colin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. de Jong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03208" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prampart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2012.695336" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642065v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CBHWQ94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20370" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRSF1Q59-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654430v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660903110901" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308864v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G63FTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853908783402902" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17009C57BB6E949560D162897DE604BFC0230076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668566v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.06.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW7H38QV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663814v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coutellier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.05.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB3MKT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3441" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665762v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664692v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107705323" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Colson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657102v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.01.021" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672640v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelofsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB58LPDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678404v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bizeray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680531v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680437v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675070v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lubac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senecaille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sperandio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquennes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677648v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.07.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674342v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674562v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673632v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673003v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fraysse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693518v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agmo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714295v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709185v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burgaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740465v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749325v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810860v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s M. I. Fariello Rico" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749530v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803713v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745893v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747042v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802985v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749878v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749702v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749114v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813050v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752954v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193610v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lafeuille" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hillion" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815672v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750456v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753032v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757544v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756915v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751306v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753124v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751030v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756651v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Algers" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forkman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froehlich" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754651v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822512v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752203v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758542v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754594v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751996v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754469v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751339v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762535v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760887v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759585v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764431v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762872v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760443v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759452v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760908v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763637v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761902v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759501v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764232v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759833v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765550v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194042v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194044v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746037v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835979v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836771v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822970v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiks-van Niekerk" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keeling" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353365v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboree.com/annonce_oh-les-poulettes---_1723_1036_1_fr.html" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824607v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Knierim" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819422v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792945v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Costes" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806159v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broom" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Doherr" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartung" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815916v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816830v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Panel On Animal Health And Welfare" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816385v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815807v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830506v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843170v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812135v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3887-1678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139595120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9260" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001580" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2015.08.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.02.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Bassler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Colin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. de Jong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03208" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643992v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Coscujuela" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646966v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Drapier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prampart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2012.695336" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Richard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CBHWQ94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308864v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G63FTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20370" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRSF1Q59-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666692v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660903110901" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853908783402902" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17009C57BB6E949560D162897DE604BFC0230076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668566v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.06.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW7H38QV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107705323" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667356v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3441" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coutellier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.05.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB3MKT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Colson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657102v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.01.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672640v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelofsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB58LPDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678404v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bizeray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677648v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680531v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675070v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lubac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senecaille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sperandio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquennes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.07.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674562v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674342v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673632v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673003v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fraysse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693518v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agmo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714295v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709185v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burgaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740465v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749530v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749325v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s M. I. Fariello Rico" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803713v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802985v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749878v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745893v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747042v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749702v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivere" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749114v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193610v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lafeuille" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hillion" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813050v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752954v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756915v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815672v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750456v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753032v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757544v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751306v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753124v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751030v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758542v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754594v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Algers" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forkman" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froehlich" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751996v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756651v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754651v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822512v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752203v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754469v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751339v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760887v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759585v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764431v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762535v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760443v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762872v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759452v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760908v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763637v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761902v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759501v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764232v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759833v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765550v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194042v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194044v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746037v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836771v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835979v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822970v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiks-van Niekerk" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keeling" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353365v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboree.com/annonce_oh-les-poulettes---_1723_1036_1_fr.html" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824607v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Knierim" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819422v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792945v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Costes" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806159v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broom" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Doherr" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartung" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815807v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Panel On Animal Health And Welfare" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815916v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816830v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816385v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830506v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843170v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812135v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>