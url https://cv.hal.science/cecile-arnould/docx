--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -424,857 +424,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Soulet</w:t>
+                <w:t xml:space="preserve">Deleterious effect of social instability on broiler chicken learning abilities and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+                <w:t xml:space="preserve">Carole Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 279, pp.106398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574339v1</w:t>
+                <w:t xml:space="preserve">hal-04717662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of social instability on broiler chicken learning abilities and behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pluchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vérane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279, pp.106398. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717662v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pluchot</w:t>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626332v1</w:t>
+                <w:t xml:space="preserve">hal-04668790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A field approach to observing changes in behavioural welfare indicators over 2 years in stabled horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.101120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668790v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field approach to observing changes in behavioural welfare indicators over 2 years in stabled horses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemarchand</w:t>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Briant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Anaïs Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101120⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667802v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ascione</w:t>
+                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ruet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Biau</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 274, pp.106262. </w:t>
+              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667773v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions positives chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captive Blue-and-yellow macaws (Ara ararauna) show facial indicators of positive affect when reunited with their caregiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,425 +1440,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic brushes induce positive emotions and foster positive social interactions in group-housed horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105538⟩</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.455-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744235v1</w:t>
+                <w:t xml:space="preserve">hal-03768888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of natural and artificial prenatal stimulations on the behavioural profile of Japanese quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawel Mezrai</w:t>
+                <w:t xml:space="preserve">Automatic brushes induce positive emotions and foster positive social interactions in group-housed horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 225 (6), pp.jeb243175. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.243175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595640v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Ruet</w:t>
+                <w:t xml:space="preserve">Impact of natural and artificial prenatal stimulations on the behavioural profile of Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mezrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (4), pp.455-466. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (6), pp.jeb243175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.243175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768888v1</w:t>
+                <w:t xml:space="preserve">hal-03595640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaître les besoins comportementaux des poulets et les pratiques pour les satisfaire</w:t>
               </w:r>
@@ -1969,77 +1969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill covering and nape feather ruffling as indicators of calm states in the Sulphur-crested cockatoo (Cacatua galerita)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,64 +2099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses Could Perceive Riding Differently Depending on the Way They Express Poor Welfare in the Stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,51 +2233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cacatoès : l’expression par la plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,64 +2354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,51 +2475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Levray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 228, pp.1-8. </w:t>
@@ -2609,77 +2609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,77 +2743,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial display and blushing: Means of visual communication in blue-and-yellow macaws (Ara Ararauna)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,51 +2916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3011,51 +3011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,64 +3145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation temperature affects the expression of young precocial birds’ fear-related behaviours and neuroendocrine correlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,51 +3426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids in maternal diet influence yolk hormone levels and post-hatch neophobia in the domestic chick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elske N. de Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,51 +3681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolk hormones influence in ovo chemosensory learning, growth, and feeding behavior in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,77 +3840,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli increased emotional reactivity in male quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4030,51 +4030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificially increased yolk hormone levels and neophobia in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,615 +4400,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gaultier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1zwe-fb33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019199v1</w:t>
+                <w:t xml:space="preserve">hal-04690507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The choice of litter material to promote pecking, scratching and dustbathing behaviours in laying hens housed in furnished cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155, pp.56-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacto das pododermatites no bem-estar dos frangos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Albéitar (Odivelas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.36-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690507v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacto das pododermatites no bem-estar dos frangos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albéitar (Odivelas)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629608v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129948v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential risk factors associated with contact dermatitis, lameness, negative emotional state, and fear of humans in broiler chicken flocks</w:t>
               </w:r>
@@ -5122,764 +5122,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Impacto de las pododermatitis en el bienestar de los pollos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Chanson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Coscujuela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Albéitar (Odivelas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129706v1</w:t>
+                <w:t xml:space="preserve">hal-02642395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footpad dermatitis is an animal-welfare issue with economic consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouveaux types d'éclairage en aviculture : impact du type de source lumineuse sur les divers paramètres électriques, le comportement et les performances des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zinpro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.6-10</w:t>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02643992v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacto de las pododermatitis en el bienestar de los pollos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albéitar (Odivelas)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642395v1</w:t>
+                <w:t xml:space="preserve">hal-01129688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux types d'éclairage en aviculture : impact du type de source lumineuse sur les divers paramètres électriques, le comportement et les performances des poulets de chair</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646966v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129688v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Footpad dermatitis is an animal-welfare issue with economic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zinpro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129795v1</w:t>
+                <w:t xml:space="preserve">hal-02643992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5962,680 +5962,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a slow-growing line reveals wide genetic variability of carcass and meat quality-related traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verane Gigaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-13-90⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129685v1</w:t>
+                <w:t xml:space="preserve">hal-01020433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjr101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020433v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Histologically-validated footpad dermatitis scoring system for use in chicken processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjr101⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2012.695336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129623v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histologically-validated footpad dermatitis scoring system for use in chicken processing plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Prampart</w:t>
+                <w:t xml:space="preserve">Influence of increasing slaughter age of chickens on meat quality, welfare, and technical and economic results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mirabito</w:t>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (3), pp.275-281. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (6), pp.2003-2013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2012.695336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129644v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of increasing slaughter age of chickens on meat quality, welfare, and technical and economic results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a slow-growing line reveals wide genetic variability of carcass and meat quality-related traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maamer Jlali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Verane Gigaud</w:t>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (6), pp.2003-2013. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-13-90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129628v1</w:t>
+                <w:t xml:space="preserve">hal-01129685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le bien-être du poulet par la sélection génétique</w:t>
               </w:r>
@@ -6703,77 +6703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,64 +6965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7204,440 +7204,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity of Japanese quail chicks with high or low social motivation reared under unstable social conditions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet du sexe et du génotype sur l'occupation des parcours par les poulets et leur réponse en corticostérone à une situation de stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (janvier-février-mars), pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129428v1</w:t>
+                <w:t xml:space="preserve">hal-01129423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social motivation does not go hand in hand with social bonding between two familiar Japanese quail chicks, Coturnix japonica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Emotional reactivity of Japanese quail chicks with high or low social motivation reared under unstable social conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 79 (3), pp.571--578. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 125 (3-4), pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022558v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sexe et du génotype sur l'occupation des parcours par les poulets et leur réponse en corticostérone à une situation de stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social motivation does not go hand in hand with social bonding between two familiar Japanese quail chicks, Coturnix japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Couty</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (3), pp.571--578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129423v1</w:t>
+                <w:t xml:space="preserve">hal-01022558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,871 +7720,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual behavioural rhythmicity is linked to social motivation in Japanese quail</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between various measures used to assess the welfare of broiler chicken on farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p:44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308864v1</w:t>
+                <w:t xml:space="preserve">hal-02654430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between various measures used to assess the welfare of broiler chicken on farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social motivation affects the display of individual discrimination in young and adult Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (4), pp.311-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654430v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social motivation affects the display of individual discrimination in young and adult Japanese quail (Coturnix japonica)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+                <w:t xml:space="preserve">Skin lesions in broiler chickens measured at the slaughterhouse: relationships between lesions and between their prevalence and rearing factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (4), pp.311-321. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (4), pp.407-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.20370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071660903110901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659486v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin lesions in broiler chickens measured at the slaughterhouse: relationships between lesions and between their prevalence and rearing factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Mirabito</w:t>
+                <w:t xml:space="preserve">Individual behavioural rhythmicity is linked to social motivation in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (2), pp.126--133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660903110901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual discrimination following 24 h of pair contact in one- and seven-day-old Japanese quail (Coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-slaughter conditions, animal stress and welfare: current status and possible future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Béry</w:t>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Porter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 145 (3), pp.327-345. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (10), pp.1501-1517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156853908783402902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662776v1</w:t>
+                <w:t xml:space="preserve">hal-02668529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rearing conditions of pullets on space use and performance of hens placed in aviaries at the beginning of the laying period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual discrimination following 24 h of pair contact in one- and seven-day-old Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Béry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Colson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Michel</w:t>
+                <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 111 (3-4), pp.286-300. </w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 145 (3), pp.327-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/156853908783402902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668566v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-slaughter conditions, animal stress and welfare: current status and possible future research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Influence of rearing conditions of pullets on space use and performance of hens placed in aviaries at the beginning of the laying period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 111 (3-4), pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002723⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668529v1</w:t>
+                <w:t xml:space="preserve">hal-02668566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in social environment induce higher emotional disturbances than changes in physical environment in quail</w:t>
               </w:r>
@@ -8985,1204 +8985,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation to dust-bathe of laying hens housed in cages and in aviaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Colson</w:t>
+                <w:t xml:space="preserve">Impact des conditions de pré-abattage sur le stress et le bien-être des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (3), pp.433-437. </w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107705323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2007.20.1.3441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657716v1</w:t>
+                <w:t xml:space="preserve">hal-02667356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pig's responses to repeated social regrouping and relocation during the growing-finishing period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Coutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">Pierre Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (1-3), pp.102-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2006.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004764v1</w:t>
+                <w:t xml:space="preserve">hal-02663814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conditions de pré-abattage sur le stress et le bien-être des animaux d'élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être animal en élevage de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.93-100. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.41-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667356v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig's responses to repeated social regrouping and relocation during the growing-finishing period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Coutellier</w:t>
+                <w:t xml:space="preserve">Systèmes de production et bien-être en élevage de poules pondeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.47-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02663814v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal en élevage de poulets de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.41-46</w:t>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665762v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de production et bien-être en élevage de poules pondeuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motivation to dust-bathe of laying hens housed in cages and in aviaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.433-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107705323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664692v1</w:t>
+                <w:t xml:space="preserve">hal-02657716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Désiré</w:t>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173429v1</w:t>
+                <w:t xml:space="preserve">hal-02004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
+                <w:t xml:space="preserve">Welfare of laying hens housed in cages and in aviaries : what about fearfulness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Faure</w:t>
+                <w:t xml:space="preserve">Sandra Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
+              <w:t xml:space="preserve">, 2006, 70 (6), pp.261-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666785v1</w:t>
+                <w:t xml:space="preserve">hal-02657195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare of laying hens housed in cages and in aviaries : what about fearfulness?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retention of individual recognition in chicks and the effects of social experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Colson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Sophie Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.707-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2006.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657195v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of individual recognition in chicks and the effects of social experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Porter</w:t>
+                <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657102v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in chicken breast meat quality : implications of struggle and muscle glycogen content at death</w:t>
               </w:r>
@@ -10667,191 +10667,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des poulets de chair : problèmes et solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la densité en élevage sur le bien-être, les performances de croissance et la qualité des carcasses de canard de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, HS, pp.17-21</w:t>
+              <w:t xml:space="preserve">, 2003, 45, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677648v1</w:t>
+                <w:t xml:space="preserve">hal-02683609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la densité en élevage sur le bien-être, les performances de croissance et la qualité des carcasses de canard de Barbarie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bien-être des poulets de chair : problèmes et solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 45, pp.4-8</w:t>
+              <w:t xml:space="preserve">, 2003, HS, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683609v1</w:t>
+                <w:t xml:space="preserve">hal-02677648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of chicken technological meat quality in relation to genotype and preslaughter stress conditions.</w:t>
               </w:r>
@@ -11325,51 +11325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44, pp.779-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11519,51 +11519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la présence de vergers de pêchers et d'objets familiers dans les parcours sur l'occupation de l'espace par les poulets de type &amp;quot;label rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11981,51 +11981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S7-S8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12538,935 +12538,935 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616322v1</w:t>
+                <w:t xml:space="preserve">hal-04659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659479v1</w:t>
+                <w:t xml:space="preserve">hal-05263532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05263532v1</w:t>
+                <w:t xml:space="preserve">hal-04353293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353293v2</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jahoui</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349878v1</w:t>
+                <w:t xml:space="preserve">hal-04349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pluchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
+              <w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349805v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pluchot</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627622v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the behavioural needs of the Gallus gallus species?</w:t>
+                <w:t xml:space="preserve">Quels sont les besoins comportementaux de l'espèce Gallus gallus domesticus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Guinebretière</w:t>
@@ -13566,90 +13566,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
@@ -13678,90 +13678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de nouveaux marqueurs faciaux d'émotions positives chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13803,90 +13803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExploratIon de nouveaux marqueurs faciaux d'émotions chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13980,51 +13980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRA; ANSES, Mar 2019, Tours, France. pp.370-374</w:t>
@@ -14053,64 +14053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14178,77 +14178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress maternel prénatal affecte le développement des capacités cognitives de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14303,51 +14303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal effects are modulated by a precocial bird’s postnatal maternal care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14678,51 +14678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14730,51 +14730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14799,103 +14799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters and QTL detection of social behaviors, fear behaviors and production traits in Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
@@ -14924,103 +14924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
@@ -15088,51 +15088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Yvonne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15168,1325 +15168,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases physiologiques et comportementales de l'adaptation chez les volailles et conséquences sur le bien-être et son évaluation dans le cadre réglementaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749530v1</w:t>
+                <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instabilité sociale affecte le comportement ainsi que certaines capacités d'apprentissage des poulets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Impact du type de source lumineuse sur les divers paramètres électriques, le comportement et les performances des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748872v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du type de source lumineuse sur les divers paramètres électriques, le comportement et les performances des poulets de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749325v1</w:t>
+                <w:t xml:space="preserve">hal-01209208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belzung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173647v1</w:t>
+                <w:t xml:space="preserve">hal-01190264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking at social motivation to assess meat producing poultry adaptation to rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2013, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190264v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+                <w:t xml:space="preserve">Local score based method on pool-sequenced behaviour-divergent quail lines precisely detected selection signatures related to autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S. Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inès M. I. Fariello Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
+              <w:t xml:space="preserve">35. Colloque du Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209208v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at social motivation to assess meat producing poultry adaptation to rearing conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2013, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746920v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local score based method on pool-sequenced behaviour-divergent quail lines precisely detected selection signatures related to autism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Colloque du Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810860v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L'instabilité sociale affecte le comportement ainsi que certaines capacités d'apprentissage des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173661v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+                <w:t xml:space="preserve">Bases physiologiques et comportementales de l'adaptation chez les volailles et conséquences sur le bien-être et son évaluation dans le cadre réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746812v1</w:t>
+                <w:t xml:space="preserve">hal-02749530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
@@ -16610,64 +16610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16772,2946 +16772,2946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génétique et bien-être des poulets de chair et des reproducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748372v1</w:t>
+                <w:t xml:space="preserve">hal-02749878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metodos de Valoracion del bienestar animal en una granja de broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Jornada Técnical Internacional de Aviculture de Carne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trouw Nutrition. ESP., Mar 2011, Madrid, España</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802985v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mansanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744425v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metodos de Valoracion del bienestar animal en una granja de broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">4. Jornada Técnical Internacional de Aviculture de Carne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trouw Nutrition. ESP., Mar 2011, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750296v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique et bien-être des poulets de chair et des reproducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749878v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318055v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pododermatitis. Causas e impacto sobre calidad de la canal y el bienestar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
+              <w:t xml:space="preserve">48. Simposio Cientifico de Avicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Santiago de Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747167v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pododermatitis. Causas e impacto sobre calidad de la canal y el bienestar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Welfare risk factor analysis for commercial broiler chickens of farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Simposio Cientifico de Avicultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Santiago de Compostela, España</w:t>
+              <w:t xml:space="preserve">5. International Conference on the Assessment on Animal Welfare at Farm and Group Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745893v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare risk factor analysis for commercial broiler chickens of farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience olfactive des embryons influence les comportements alimentaires des jeunes poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bassler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I.C. de Jong</w:t>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on the Assessment on Animal Welfare at Farm and Group Level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747042v1</w:t>
+                <w:t xml:space="preserve">hal-02748367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience olfactive des embryons influence les comportements alimentaires des jeunes poulets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mansanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748367v1</w:t>
+                <w:t xml:space="preserve">hal-02749138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques physico-chimiques de la litière en lien avec la sévérité des dermatites de contact en poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Olivere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749138v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques physico-chimiques de la litière en lien avec la sévérité des dermatites de contact en poulets de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Olivere</w:t>
+                <w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749702v1</w:t>
+                <w:t xml:space="preserve">hal-02804930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804930v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747082v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318090v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747049v1</w:t>
+                <w:t xml:space="preserve">hal-02747054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Innover pour améliorer la durabilité des systèmes de productions avicoles. Programme de l'UMT BIRD 2006-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747054v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover pour améliorer la durabilité des systèmes de productions avicoles. Programme de l'UMT BIRD 2006-2010</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Verane Gigaud</w:t>
+                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749114v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318099v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Consequences of selection for digestibility on feeding activity and excretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+                <w:t xml:space="preserve">Odile Lafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193568v1</w:t>
+                <w:t xml:space="preserve">hal-01193610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193587v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of selection for digestibility on feeding activity and excretion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Hillion</w:t>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bastianelli</w:t>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193610v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme européen Welfare Quality®. Méthode d'évaluation du bien-être des volailles - conséquences pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Avicole 2010 du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Nouzilly, France. 9 p</w:t>
+              <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813050v1</w:t>
+                <w:t xml:space="preserve">hal-02755698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-farm evaluation of broiler chicken welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755698v1</w:t>
+                <w:t xml:space="preserve">hal-02752954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm evaluation of broiler chicken welfare</w:t>
+                <w:t xml:space="preserve">Le programme européen Welfare Quality®. Méthode d'évaluation du bien-être des volailles - conséquences pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Avicole 2010 du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nouzilly, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752954v1</w:t>
+                <w:t xml:space="preserve">hal-02813050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
@@ -19734,152 +19734,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sexe et du génotype sur l'occupation des parcours par les poulets et leur réponse en corticostérone à une situation de stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+                <w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756915v1</w:t>
+                <w:t xml:space="preserve">hal-00730058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between various measures used to assess the welfare of broiler chicken on farm</w:t>
               </w:r>
@@ -19941,411 +19941,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symposium 15. Mental states of animals and impact on their welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730058v1</w:t>
+                <w:t xml:space="preserve">hal-02750456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium 15. Mental states of animals and impact on their welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Emotional reactivity of Japanese quail chicks in unstable social condition according to social motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750456v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity of Japanese quail chicks in unstable social condition according to social motivation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du bien-être des poulets de chair en élevage commercial. Premiers résultats français issus du projet européen Welfare Quality®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753032v1</w:t>
+                <w:t xml:space="preserve">hal-02757544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du bien-être des poulets de chair en élevage commercial. Premiers résultats français issus du projet européen Welfare Quality®</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet du sexe et du génotype sur l'occupation des parcours par les poulets et leur réponse en corticostérone à une situation de stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757544v1</w:t>
+                <w:t xml:space="preserve">hal-02756915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between a simple measure of activity, lameness and pododermatitis in meat type chickens</w:t>
               </w:r>
@@ -20413,51 +20413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low social motivation favours social bonding in young Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20495,64 +20495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20620,77 +20620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low social motivation favours social bonding in young Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20728,64 +20728,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for low or high social motivation affects inter-individual discrimination in young and adult Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20817,937 +20817,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Tables of measures developed in Welfare Quality® to monitor animal welfare. Broilers. FULL monitoring system currently being tested on pilot farms and slaughterhouses around Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Algers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Forkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Welfare Quality® Stakeholder Conference "Assuring animal welfare: from societal concerns to implementation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173445v1</w:t>
+                <w:t xml:space="preserve">hal-02754594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations entre différentes lésions indicatrices du bien-être chez le poulet de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Colas</w:t>
+                <w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lefrileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758542v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables of measures developed in Welfare Quality® to monitor animal welfare. Broilers. FULL monitoring system currently being tested on pilot farms and slaughterhouses around Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Algers</w:t>
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Froehlich</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Welfare Quality® Stakeholder Conference "Assuring animal welfare: from societal concerns to implementation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Netherlands</w:t>
+              <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754594v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Beuvier</w:t>
+                <w:t xml:space="preserve">Analyse des relations entre différentes lésions indicatrices du bien-être chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée de Cremoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751996v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables of measures developed in Welfare Quality® to monitor animal welfare. Layers. FULL monitoring system currently being tested on pilot farms around Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Européen Welfare QualityR: évaluation du bien-être des poules et des poulets en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Welfare Quality® Stakeholder Conference "Assuring animal welfare: from societal concerns to implementation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756651v1</w:t>
+                <w:t xml:space="preserve">hal-02752203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Beuvier</w:t>
+                <w:t xml:space="preserve">Tables of measures developed in Welfare Quality® to monitor animal welfare. Layers. FULL monitoring system currently being tested on pilot farms around Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Algers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Forkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">2. Welfare Quality® Stakeholder Conference "Assuring animal welfare: from societal concerns to implementation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754651v1</w:t>
+                <w:t xml:space="preserve">hal-02756651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination entre un individu familier et un inconnu chez des cailles japonaises (Coturnix japonica) à forte ou faible motivation sociale âgées d'une semaine ou de six semaines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+                <w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lefrileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:17</w:t>
+              <w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822512v1</w:t>
+                <w:t xml:space="preserve">hal-02754651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Européen Welfare QualityR: évaluation du bien-être des poules et des poulets en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination entre un individu familier et un inconnu chez des cailles japonaises (Coturnix japonica) à forte ou faible motivation sociale âgées d'une semaine ou de six semaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752203v1</w:t>
+                <w:t xml:space="preserve">hal-02822512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité de la fréquence cardiaque dans l'étude des émotions chez la caille</w:t>
               </w:r>
@@ -21897,51 +21897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre organisée par l'Institut National de la Recherche Agronomique dans le cadre du Salon International de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21966,51 +21966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First QTLs for breast meat technological parameters in high or low growth chicken lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22018,51 +22018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
@@ -22085,256 +22085,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between different types of skin lesions in broilers reared commercially</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mirabito</w:t>
+                <w:t xml:space="preserve">La caille comme modèle d'étude du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Michel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
+              <w:t xml:space="preserve">32. Journées d'Etudes Scientifiques et Techniques de l'Association Française des Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751339v1</w:t>
+                <w:t xml:space="preserve">hal-02757791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caille comme modèle d'étude du comportement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Richard</w:t>
+                <w:t xml:space="preserve">Relationship between different types of skin lesions in broilers reared commercially</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Journées d'Etudes Scientifiques et Techniques de l'Association Française des Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757791v1</w:t>
+                <w:t xml:space="preserve">hal-02751339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers?</w:t>
               </w:r>
@@ -22359,51 +22359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22454,51 +22454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22553,51 +22553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être de poules pondeuses logées en cage ou en volière: état corporel des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22743,64 +22743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première approche des relations entre lésions indicatrices de bien-être mesurées à l'abattoir chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22845,415 +22845,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Bien-être de poules pondeuses logées en cage ou en volière: paramètres physiologiques et comportementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764244v1</w:t>
+                <w:t xml:space="preserve">hal-02762535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762719v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être de poules pondeuses logées en cage ou en volière: paramètres physiologiques et comportementaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Colson</w:t>
+                <w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762535v1</w:t>
+                <w:t xml:space="preserve">hal-02762719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La privation de litière renforce la motivation des poules pondeuses pour réaliser des bains de poussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23343,64 +23343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Coutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
@@ -23423,491 +23423,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavorioural and physiological responses of three chicken genotypes to pre-slaughter shackling stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of pen space by broiler chickens reared in commercial conditions : identification of lying areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">38. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760078v1</w:t>
+                <w:t xml:space="preserve">hal-02759452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of pen space by broiler chickens reared in commercial conditions : identification of lying areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space, environmental design and behaviour: effect of space and environment on animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Global Conference on Animal Welfare: an OIE initiative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759452v1</w:t>
+                <w:t xml:space="preserve">hal-02760908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space, environmental design and behaviour: effect of space and environment on animal welfare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+                <w:t xml:space="preserve">Adaptation des poules pondeuses aux volières: influence du mode d'élevage des poussins sur l'occupation de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Conference on Animal Welfare: an OIE initiative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Comportement, Cognition et Adaptation: 36. Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760908v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des poules pondeuses aux volières: influence du mode d'élevage des poussins sur l'occupation de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Colson</w:t>
+                <w:t xml:space="preserve">Behavioural and physiological responses to physical pre-slaughter stress in three chicken genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comportement, Cognition et Adaptation: 36. Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
+              <w:t xml:space="preserve">XXII World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Istambul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763637v1</w:t>
+                <w:t xml:space="preserve">hal-02759930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and physiological responses to physical pre-slaughter stress in three chicken genotypes.</w:t>
+                <w:t xml:space="preserve">Behavorioural and physiological responses of three chicken genotypes to pre-slaughter shackling stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
@@ -23942,347 +23942,347 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Istambul, France</w:t>
+              <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759930v1</w:t>
+                <w:t xml:space="preserve">hal-02760078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le genotype et le stress avant abattage.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+                <w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761902v1</w:t>
+                <w:t xml:space="preserve">hal-02764037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Retailleau</w:t>
+                <w:t xml:space="preserve">Between line variability of chicken technological meat quality under different pre-slaughter conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Proceedings, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764037v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between line variability of chicken technological meat quality under different pre-slaughter conditions.</w:t>
+                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le genotype et le stress avant abattage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
@@ -24317,73 +24317,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Proceedings, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760195v1</w:t>
+                <w:t xml:space="preserve">hal-02761902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le génotype et le stress avant abattage.</w:t>
               </w:r>
@@ -24919,51 +24919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25031,103 +25031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for the Study of Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Edimbourg, United Kingdom. </w:t>
@@ -25156,103 +25156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France. </w:t>
@@ -25275,652 +25275,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Pluchot</w:t>
+                <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D Dubreuil</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t>
+              <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191525v1</w:t>
+                <w:t xml:space="preserve">hal-04352743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pluchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pluchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
+              <w:t xml:space="preserve">French neuroethology club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352743v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pluchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French neuroethology club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191419v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pluchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubreuil</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t>
+              <w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190964v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal stress impairs the development of cognitive abilities in Japanese quail (Coturnix c. japonica)</w:t>
               </w:r>
@@ -25945,51 +25945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26083,51 +26083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
@@ -26156,103 +26156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation homme-animal induit des effets maternels chez la poule domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
@@ -26281,51 +26281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expressions in blue-and-yellow macaws (Ara ararauna): a way of communication within and between species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26333,51 +26333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
@@ -26400,484 +26400,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mezraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740634v1</w:t>
+                <w:t xml:space="preserve">hal-02740650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
+              <w:t xml:space="preserve">Animal and Human Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740650v1</w:t>
+                <w:t xml:space="preserve">hal-02801313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal and Human Emotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801313v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -26919,64 +26919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27057,51 +27057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elske de Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27195,353 +27195,353 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Robelin</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10th Word Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194042v1</w:t>
+                <w:t xml:space="preserve">hal-01194044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2014</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th Word Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194044v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain. </w:t>
@@ -27586,609 +27586,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of social instability on meat-type chicken learning abilities and behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Guardia</w:t>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746035v1</w:t>
+                <w:t xml:space="preserve">hal-02809819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Porte</w:t>
+                <w:t xml:space="preserve">Impact of different lighting sources on broiler behaviour, performance and electrical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Uppsala, Sweden. World's Poultry Science Journal, 2013, 9th European Symposium on Poultry Welfare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809819v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different lighting sources on broiler behaviour, performance and electrical parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+                <w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Uppsala, Sweden. World's Poultry Science Journal, 2013, 9th European Symposium on Poultry Welfare</w:t>
+              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746037v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+                <w:t xml:space="preserve">Deleterious effect of social instability on meat-type chicken learning abilities and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
+              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209154v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28230,90 +28230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28368,77 +28368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences du stress chronique et de l’origine génétique sur les performances d’apprentissage spatial chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28493,77 +28493,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28618,90 +28618,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
@@ -28743,77 +28743,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28894,51 +28894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8.World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. p:174, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29172,51 +29172,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien dans son corps, bien dans sa tête : qu’est-ce que le bien-être du cheval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Caillarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29329,51 +29329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fiks-van Niekerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Keeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29578,51 +29578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressives, les poulettes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuela Leduc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oh les poulettes !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -29658,204 +29658,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation of clinical scoring in poultry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardisation of measures of broiler lameness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">U. Knierim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welfare Quality® - Assessment of Animal Welfare Measures for Layers and Broilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Cardiff University Press, 2009, Welfare Quality Reports, 1-902647-79-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824607v1</w:t>
+                <w:t xml:space="preserve">hal-02819422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation of measures of broiler lameness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardisation of clinical scoring in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Knierim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welfare Quality® - Assessment of Animal Welfare Measures for Layers and Broilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Cardiff University Press, 2009, Welfare Quality Reports, 1-902647-79-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819422v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -29980,90 +29980,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pluchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30368,382 +30368,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Opinion on the influence of genetic parameters on the welfare and the resistance to stress of commercial broilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Panel On Animal Health And Welfare</w:t>
+                <w:t xml:space="preserve">Appui scientifique et technique relatif à la détermination des lésions pouvant être retenues, lors de l'inspection à l'abattoir des poulets de chair, comme des signes de carences en matière de bien-être à l'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine AFSSA n°2010-SA-0053, AFSSA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815807v1</w:t>
+                <w:t xml:space="preserve">hal-02815916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique et technique relatif à la détermination des lésions pouvant être retenues, lors de l'inspection à l'abattoir des poulets de chair, comme des signes de carences en matière de bien-être à l'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Michel</w:t>
+                <w:t xml:space="preserve">Scientific Opinion on welfare aspects of the management and housing of the grand-parent and parent stocks raised and kept for breeding purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Panel On Animal Health And Welfare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] Saisine AFSSA n°2010-SA-0053, AFSSA. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815916v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Opinion on welfare aspects of the management and housing of the grand-parent and parent stocks raised and kept for breeding purposes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note relative à l'expertise d'un protocole de soins relatifs à l'autorisation dérogataire d'une réduction temporaire du niveau d'éclairement, en élevage de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816830v1</w:t>
+                <w:t xml:space="preserve">hal-02816385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note relative à l'expertise d'un protocole de soins relatifs à l'autorisation dérogataire d'une réduction temporaire du niveau d'éclairement, en élevage de poulets de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific Opinion on the influence of genetic parameters on the welfare and the resistance to stress of commercial broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Panel On Animal Health And Welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Michel</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816385v1</w:t>
+                <w:t xml:space="preserve">hal-02815807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité et troubles locomoteurs du poulet de chair</w:t>
               </w:r>
@@ -31091,51 +31091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="003AFC46"/>
+    <w:nsid w:val="917E3864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31322,51 +31322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3887-1678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139595120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9260" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001580" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2015.08.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.02.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Bassler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Colin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. de Jong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03208" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643992v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Coscujuela" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646966v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Drapier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prampart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2012.695336" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Richard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CBHWQ94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308864v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G63FTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20370" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRSF1Q59-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666692v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660903110901" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853908783402902" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17009C57BB6E949560D162897DE604BFC0230076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668566v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.06.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW7H38QV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107705323" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667356v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3441" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coutellier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.05.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB3MKT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Colson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657102v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.01.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672640v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelofsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB58LPDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678404v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bizeray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677648v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680531v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675070v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lubac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senecaille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sperandio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquennes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.07.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674562v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674342v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673632v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673003v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fraysse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693518v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agmo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714295v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709185v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burgaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740465v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749530v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749325v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s M. I. Fariello Rico" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803713v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802985v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749878v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745893v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747042v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749702v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivere" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749114v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193610v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lafeuille" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hillion" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813050v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752954v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756915v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815672v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750456v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753032v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757544v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751306v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753124v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751030v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758542v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754594v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Algers" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forkman" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froehlich" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751996v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756651v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754651v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822512v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752203v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754469v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751339v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760887v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759585v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764431v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762535v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760443v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762872v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759452v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760908v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763637v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761902v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759501v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764232v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759833v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765550v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194042v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194044v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746037v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836771v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835979v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822970v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiks-van Niekerk" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keeling" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353365v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboree.com/annonce_oh-les-poulettes---_1723_1036_1_fr.html" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824607v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Knierim" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819422v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792945v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Costes" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806159v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broom" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Doherr" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartung" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815807v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Panel On Animal Health And Welfare" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815916v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816830v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816385v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830506v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843170v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812135v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3887-1678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139595120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9260" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001580" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2015.08.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.02.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629608v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Bassler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Colin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. de Jong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03208" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Coscujuela" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Drapier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prampart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2012.695336" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Richard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CBHWQ94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654430v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659486v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20370" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRSF1Q59-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660903110901" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308864v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G63FTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662776v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853908783402902" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17009C57BB6E949560D162897DE604BFC0230076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668566v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.06.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW7H38QV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3441" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coutellier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.05.007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB3MKT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665762v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664692v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107705323" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Colson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657102v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.01.021" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672640v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelofsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.10.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB58LPDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678404v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bizeray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677648v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680531v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675070v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lubac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senecaille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sperandio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquennes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.07.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674562v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674342v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673632v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673003v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fraysse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693518v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agmo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714295v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709185v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burgaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740465v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749325v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810860v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s M. I. Fariello Rico" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749530v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803713v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749878v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802985v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745893v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747042v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749702v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivere" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749114v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193610v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lafeuille" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hillion" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752954v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813050v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815672v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750456v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753032v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757544v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756915v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751306v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753124v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751030v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754594v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Algers" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forkman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froehlich" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751996v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758542v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752203v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756651v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754651v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822512v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754469v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751339v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760887v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759585v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764431v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762535v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760443v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762872v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759452v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760908v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763637v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761902v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759501v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764232v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759833v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765550v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194044v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194042v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746037v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836771v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835979v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822970v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiks-van Niekerk" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keeling" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353365v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboree.com/annonce_oh-les-poulettes---_1723_1036_1_fr.html" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819422v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824607v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Knierim" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792945v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Costes" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806159v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broom" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Doherr" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartung" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815916v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816830v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Panel On Animal Health And Welfare" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816385v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815807v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830506v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843170v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812135v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>