--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -333,3539 +333,3539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and magnetic behaviors of La&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Cs&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (0 ≤x ≤ 0.1) ceramics</w:t>
+                <w:t xml:space="preserve">Multi-Step Sintering Process on Sol-gel Synthetized Lead-free BNT for Enhanced Temperature Stability of Relaxor Ferroelectric State and Energy Storage Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Lassoued</w:t>
+                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Mercone</w:t>
+                <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Baazaoui</w:t>
+                <w:t xml:space="preserve">Omar Ibder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Oumezzine</w:t>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 330, pp.130101. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1044, pp.184570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.130101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126042v1</w:t>
+                <w:t xml:space="preserve">hal-05330436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Step Sintering Process on Sol-gel Synthetized Lead-free BNT for Enhanced Temperature Stability of Relaxor Ferroelectric State and Energy Storage Properties</w:t>
+                <w:t xml:space="preserve">Halogen-regulating synthesis of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2ZnBr4 with high-temperature phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
+                <w:t xml:space="preserve">Yosra Rebhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thepin</w:t>
+                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roger</w:t>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ibder</w:t>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+                <w:t xml:space="preserve">Nidhal Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1044, pp.184570. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.11277-11288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp00883b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330436v1</w:t>
+                <w:t xml:space="preserve">hal-05078800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen-regulating synthesis of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2ZnBr4 with high-temperature phase transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal sensing characteristics of Nd0.06Bi0.94FeO₃ NPs for thermistor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Chiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moneim Zannen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Rebhi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp00883b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1036, pp.182028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078800v1</w:t>
+                <w:t xml:space="preserve">hal-05235540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal sensing characteristics of Nd0.06Bi0.94FeO₃ NPs for thermistor applications</w:t>
+                <w:t xml:space="preserve">Buckling effect of neodymium on the structural, morphological, optical, and dielectric properties of bismuth ferrite nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moneim Zannen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejeh Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182028⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (25), pp.46390-46408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235540v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical Properties of Non-Stoichiometric Bi4Six/2Snx/2V2-xO11-3x/4 (0.1 ≤ x ≤ 0.5)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lead-Free Bi0.5(Na1-xLix)0.5TiO3 (0 ≤ x ≤ 0.2) Novel Solid Solution: Structure, Ferroelectric and Piezoelectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12633-025-03490-6⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (5), pp.2119-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-025-01321-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538929v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous improvement of permittivity and nonlinear properties and loss tangent reduction through semi-wet route in NiO-modified CaCu3Ti4O12 ceramics: grain boundaries effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (15), pp.893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10854-025-14977-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling effect of neodymium on the structural, morphological, optical, and dielectric properties of bismuth ferrite nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and Optical Properties of Non-Stoichiometric Bi4Six/2Snx/2V2-xO11-3x/4 (0.1 ≤ x ≤ 0.5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Mhaira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Essalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.344⟩</w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12633-025-03490-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339223v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Free Bi0.5(Na1-xLix)0.5TiO3 (0 ≤ x ≤ 0.2) Novel Solid Solution: Structure, Ferroelectric and Piezoelectric Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, characterization and magnetic behaviors of La&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Cs&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (0 ≤x ≤ 0.1) ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senda Saîd</w:t>
+                <w:t xml:space="preserve">Mohamed Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Oumezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (5), pp.2119-2133. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 330, pp.130101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-025-01321-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.130101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339211v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence-controlled manganese oxide by solvent-assisted permanganate reduction for advanced aqueous zinc-ion batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Structural, dielectric and impedance spectroscopic studies of CaCu2.9Ni0.1Ti4−xCoxO12 electro-ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.114041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (19), pp.1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-024-13052-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745180v1</w:t>
+                <w:t xml:space="preserve">hal-05538941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dielectric and impedance spectroscopic studies of CaCu2.9Ni0.1Ti4−xCoxO12 electro-ceramic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Valence-controlled manganese oxide by solvent-assisted permanganate reduction for advanced aqueous zinc-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Karbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Baazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (19), pp.1327. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102 (Part B), pp.114041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-024-13052-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.114041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538941v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling high-performance oxygen-deficient amorphous manganese oxide as the cathode for advanced zinc ion batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harikrishnan Ramadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pubudu Tharanga Mahagamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ta07838d⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1101513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981609v1</w:t>
+                <w:t xml:space="preserve">hal-04466219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 328, pp.124339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04466219v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
+                <w:t xml:space="preserve">Nanometric MnO 2 and MnO 2 ‐Graphene Oxide Materials Enabled by a Solvent‐Assisted Synthesis and Their Application in Asymmetric Supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Karbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ah-Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2201243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.202201243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04321971v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric MnO 2 and MnO 2 ‐Graphene Oxide Materials Enabled by a Solvent‐Assisted Synthesis and Their Application in Asymmetric Supercapacitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Unraveling high-performance oxygen-deficient amorphous manganese oxide as the cathode for advanced zinc ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Karbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ah-Lung</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Baazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2201243. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.2634-2640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ente.202201243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2ta07838d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981619v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Production of Graphene Oxide with High Surface Energy for Supercapacitor Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, structural, spectroscopic and thermal studies of a decavanadate complex (C4NH10)4[H2V10O28].2H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Maria Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regaya Ksiksi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faouzi Zid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c8020027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1250, pp.131764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174861v1</w:t>
+                <w:t xml:space="preserve">hal-03586173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Sr/Mg co-doping on the structural, dielectric, and electrical properties of CaCu3Ti4O12 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (7), pp.4535-4549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10854-021-07645-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural, spectroscopic and thermal studies of a decavanadate complex (C4NH10)4[H2V10O28].2H2O</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">Effect of MnO on the Dielectric Properties of Nb-SrTiO 3 Ceramics for Capacitor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Faouzi Zid</w:t>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131764⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaenm.2c00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586173v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MnO on the Dielectric Properties of Nb-SrTiO 3 Ceramics for Capacitor Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of synthetic routes on structural, dielectric and electrical properties of CaCu3Ti4O12 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Gervais</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaenm.2c00013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (31), pp.24228-24243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-022-09144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538945v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of synthetic routes on structural, dielectric and electrical properties of CaCu3Ti4O12 ceramics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical Production of Graphene Oxide with High Surface Energy for Supercapacitor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Karbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (31), pp.24228-24243. </w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-022-09144-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/c8020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981611v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative non-thermal plasma coating for “core–shell” CaCu 3 Ti 4 O 12 material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Rusiecki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Gervais</w:t>
+                <w:t xml:space="preserve">Yuliya Mindarava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0061180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (50), pp.27647-27653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581362v1</w:t>
+                <w:t xml:space="preserve">hal-03581448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the magnetoelectric coupling in Ni/BiFe0.95Mn0.05O3 with a dielectric spacer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2-Na0.67Mn0.85Al0.15O2 and NaMn2O4 Blend as Cathode Materials for Sodium-Ion Batteries Using a Natural β-MnO2 Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi-Hertel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167689⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.1064 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151050v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2-Na0.67Mn0.85Al0.15O2 and NaMn2O4 Blend as Cathode Materials for Sodium-Ion Batteries Using a Natural β-MnO2 Precursor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nb and Cu co-doped (La,Sr)(Co,Fe)O 3 : a stable electrode for solid oxide cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">D. Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01647⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.10479-10488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra10313f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255468v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the magnetoelectric coupling in Ni/BiFe0.95Mn0.05O3 with a dielectric spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 526, pp.167689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581448v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb and Cu co-doped (La,Sr)(Co,Fe)O 3 : a stable electrode for solid oxide cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Coddet</w:t>
+                <w:t xml:space="preserve">Innovative non-thermal plasma coating for “core–shell” CaCu 3 Ti 4 O 12 material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Maria Neacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vulliet</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rusiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (18), pp.10479-10488. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (16), pp.163305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ra10313f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0061180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201086v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core-shell synthesis of CaCu3Ti4O12 (CCTO) ceramics showing colossal permittivity and low electric losses for application in capacitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards valorizing natural coals in sodium-ion batteries: impact of coal rank on energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meledje Martin Nomel</w:t>
+                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lucas</w:t>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.106431. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72759-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032709v1</w:t>
+                <w:t xml:space="preserve">hal-02982843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards valorizing natural coals in sodium-ion batteries: impact of coal rank on energy storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A core-shell synthesis of CaCu3Ti4O12 (CCTO) ceramics showing colossal permittivity and low electric losses for application in capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
+                <w:t xml:space="preserve">Meledje Martin Nomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.106431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72759-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982843v1</w:t>
+                <w:t xml:space="preserve">hal-03032709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-rate cyclability and stability of LiMn2O4 cathode materials for lithium-ion batteries from low-cost natural β−MnO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.423-432. </w:t>
@@ -3929,64 +3929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4027,7477 +4027,7609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bituminous Coal as Low‐Cost Anode Materials for Sodium‐Ion and Lithium‐Ion Batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructuring of dense SnO2 ceramics by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Ait Laziz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+                <w:t xml:space="preserve">Raphaël Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pintault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.201900005⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268020v1</w:t>
+                <w:t xml:space="preserve">hal-02060578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of colossal permittivity of CaCu3Ti4O12 with commercial grain boundary barrier layer capacitor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Reducing the thermal conductivity of La 2 Mo 2 O 9 with a trivalent praseodymium substitution for its potential use as a thermal barrier coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sabarthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Tezyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.105943⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (27), pp.10051-10061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT01192G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525634v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuring of dense SnO2 ceramics by Spark Plasma Sintering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of colossal permittivity of CaCu3Ti4O12 with commercial grain boundary barrier layer capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.138⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.105943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.105943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060578v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the thermal conductivity of La 2 Mo 2 O 9 with a trivalent praseodymium substitution for its potential use as a thermal barrier coating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
+                <w:t xml:space="preserve">Bituminous Coal as Low‐Cost Anode Materials for Sodium‐Ion and Lithium‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladyslav Tezyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">Nour Ait Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (27), pp.10051-10061. </w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), pp.1900005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT01192G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ente.201900005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154780v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of grain boundary in alumina doped CCTO showing colossal permittivity by core-shell approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (11), pp.112401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536819v1</w:t>
+                <w:t xml:space="preserve">hal-01741590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brilliant effect of Ni substitution in the appearance of high dielectric constant in CaCu2.9Ni0.1Ti3.9Ni0.1O12 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Saîd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 765, pp.927-935. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.06.282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Solvent-assisted synthesis of carbon nanotubes-manganese oxide hybrid materials for high voltage aqueous supercapacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 763, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741590v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-assisted synthesis of carbon nanotubes-manganese oxide hybrid materials for high voltage aqueous supercapacitor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+                <w:t xml:space="preserve">Co-precipitation synthesis and characterization of tin-doped α-Fe 2 O 3 nanoparticles with enhanced photocatalytic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Gadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.1 à 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059010v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-precipitation synthesis and characterization of tin-doped α-Fe 2 O 3 nanoparticles with enhanced photocatalytic activities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of grain boundary in alumina doped CCTO showing colossal permittivity by core-shell approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meledje Martin Nomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (9), pp.3182-3187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2017.11.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02136333v1</w:t>
+                <w:t xml:space="preserve">hal-02536819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies of pure, Sr-doped, Ni-doped and co-doped CaCu 3 Ti 4 O 12 ceramics: Enhancement of dielectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Saîd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 717, pp.121 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A high yield one-pot aqueous synthesis of crystalline SnO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pintault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.151 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741004v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high yield one-pot aqueous synthesis of crystalline SnO2 nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marsteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.074⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1325 - 1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741095v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Vanadium Doping on Microstructure and Dielectric Behavior of CaCu&lt;sub&gt;3&lt;/sub&gt;Ti&lt;sub&gt;4&lt;/sub&gt;O&lt;sub&gt;12&lt;/sub&gt; Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séka Simplice Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sagou Sagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoop Nautiyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (1), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11648/j.ijmsa.20170601.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous magnetism studied by ESR in La 1-x Sr x MnO 3 (0.45 ≤ x ≤ 0.62)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71, pp.139 - 145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, magnetic and electrical properties of hematite (α-Fe2O3) nanoparticles synthesized by two methods: polyol and precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Letifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-017-1408-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectrics Properties and Temperature Dependence of Electron Spin Resonance of Doped Molybdenum CCTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séka Simplice Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagou Jean-Pierre Sagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (5), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11648/j.am.20170605.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser fluence and spot size effect on compositional and structural properties of BiFeO 3 thin films grown by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 634, pp.107 - 111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nickel substitution on electrical and microstructural properties of CaCu 3 Ti 4 O 12 ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Senda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Torkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 698, pp.152-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Dielectric Characteristics of Continuous Composition Spread Ba1-xSrxTiO3 Thin Films by Combinatorial Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (5), pp.6408--6412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of polycrystalline Pr2NiO4+δ coating on alumina substrate by RF magnetron co-sputtering from composite targets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Aqueous ultracapacitors using amorphous MnO 2 and reduced graphene oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douaa Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741564v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central role of TiO2 anatase grain boundaries on resistivity of CaCu3Ti4O12-based materials probed by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.102-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous ultracapacitors using amorphous MnO 2 and reduced graphene oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Growth of polycrystalline Pr2NiO4+δ coating on alumina substrate by RF magnetron co-sputtering from composite targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.046⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 600, pp.131 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060227v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na-Ion Batteries Based on Na-Rich Layered Oxyde and Optimised Hard Carbon: An Study of the Electrode/Electrolyte Interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santos-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, MA2016-03 (2), pp.329-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/ma2016-03/2/329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local analysis of the grain and grain boundary contributions to the bulk dielectric properties of Ca(Cu 3−y Mg y )Ti 4 O 12 ceramics: Importance of the potential barrier at the grain boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoop Nautiyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (6), pp.1391 - 1398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8702-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4923217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01095106v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of Na&amp;lt;sub&amp;gt;1-X&amp;lt;/sub&amp;gt;Li&amp;lt;sub&amp;gt;2x &amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;z&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;d&amp;lt;/sub&amp;gt; Compounds for High Performance Sodium-Ion Batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Sintering of nanostructured Sc2O3 ceramics from sol-gel-derived nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/ma2015-02/3/220⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (3, A), pp.3879-3887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345766v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of nanostructured Sc2O3 ceramics from sol-gel-derived nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">An Investigation of Na&amp;lt;sub&amp;gt;1-X&amp;lt;/sub&amp;gt;Li&amp;lt;sub&amp;gt;2x &amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;z&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;d&amp;lt;/sub&amp;gt; Compounds for High Performance Sodium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Mendoza-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santos-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.11.067⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MA2015-02 (3), pp.220-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/ma2015-02/3/220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291228v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electrochemical Study of Fe1.18Sb1.82 as Negative Electrode for Sodium Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C.H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Santos-Peña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 182, pp.11--19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Capacitance Scaling of Grain Boundaries with Colossal Permittivity of CaCu3Ti4O12-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4923217⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.25--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741553v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance Scaling of Grain Boundaries with Colossal Permittivity of CaCu3Ti4O12-Based Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Intissar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Pacreau</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (3), pp.1427-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8702-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01757208v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01095106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonsine Ngo Ndimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Diaz-Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 262, pp.203-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00990801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leading Role of Grain Boundaries in Colossal Permittivity of Doped and Undoped CCTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (15), pp.3649--3654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon and Magnon Excitations in Raman Spectra of an Epitaxial Bismuth Ferrite Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Khabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Anokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Razumnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Solid State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (12), pp.2507--2513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1063783414120154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity scaling and thermoelectric properties of polyaniline hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4862640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-Doping Effect on Dielectric Properties of Organic Gel Synthesized Ba4YMn3-xCuxO11.5±δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 206, pp.217--225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypyrrole/lanthanum strontium manganite oxide nanocomposites: Elaboration and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chellalchamy Anbalagan Amarnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghamouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 167, pp.18 - 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching Hysteresis in Thin Films of Bismuth Ferrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razumnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 444 (1), pp.183--189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00150193.2013.790759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Composition-Graded Perovskite Films Grown by a Dual-Beam Pulsed Laser Deposition Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 380, pp.106-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca and Co Substitutions in (Ca,Co)(OH)2 Hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (10), pp.4191--4195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-Encapsulated Iron Carbide Nanoparticles in the Thermal Conversions of Ferrocene at High Pressures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Synthesis of manganese spinel nanoparticles at room temperature by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Limelette</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1536383X.2012.655649⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192, pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716461v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of manganese spinel nanoparticles at room temperature by coprecipitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
+                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Films on Conductive Oxide Electrode: A Comparative Study between Chemical and Physical Vapor Deposition Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Malandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta G. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fiorenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (2-3), pp.1108--1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824358v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Films on Conductive Oxide Electrode: A Comparative Study between Chemical and Physical Vapor Deposition Routes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fiorenza</w:t>
+                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 133 (2-3), pp.1108--1115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.02.024⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 137 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757220v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Existence of a solid solution from brucite to b-Co(OH)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jean-Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (5), pp.1212-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824471v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a solid solution from brucite to b-Co(OH)2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Dielectric Properties of Hexagonal Perovskite Ceramics Prepared by Different Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jean-Prost</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (5), pp.1212-1216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.01.033⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 (12), pp.4427-4432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684896v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Properties of Hexagonal Perovskite Ceramics Prepared by Different Routes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Film Capacitors: Evidence of the Presence of a Schottky Type Barrier at the Bottom Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bodeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.09.043⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (7), pp.2632--2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831026v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Film Capacitors: Evidence of the Presence of a Schottky Type Barrier at the Bottom Electrode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Carbon-Encapsulated Iron Carbide Nanoparticles in the Thermal Conversions of Ferrocene at High Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rakhmanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guozhen Liu</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.11.023⟩</w:t>
+              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (4-7), pp.451--454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1536383X.2012.655649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01757224v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (10), pp.104104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3583578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Spin Resonance of Nickelate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.206-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.67.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of electron spin resonance in CaCu3Ti4O12 substituted with transition metal elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (5), p. 1021-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430703v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Temperature dependence of electron spin resonance in CaCu3Ti4O12 substituted with transition metal elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.875-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512691v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the yttrium and zinc substitutions effects in Bi2Sr2CaCu2O8+δ compounds by transport measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 468 (11-12), pp.865-871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physc.2007.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Spin Resonance and Neutron Diffraction Studies of Nd 0.5- x Pr x Sr 0.5 MnO 3 ( x = 0.125, 0.25)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jirak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (22), pp.5222-5229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm070628+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron spin resonance and neutron diffraction studies of Nd0.5-0xPrxSr0.5MnO3 (x=0.125, 0.25)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jirak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.5222-5229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm070628+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and transport properties in substituted Bi2Sr2CaCu2O8+δ-modulated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol. 179, n° 6, p. 1698-1706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11507,987 +11639,987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high-entropy perovskite (LaNdSmSrBa)Co0.2Fe0.8O3-δ oxygen electrodes for reversible solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC‘2025 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universtié de Lille; Université de Tours; Université de Toulouse Capitole; CNRS, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ti doped LSCF for improvement of Solid Oxide Cell long term stability operated on SOEC condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Bigarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Maria Neacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Solid Oxide Fuel Cells - SOFC-XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, Jul 2025, Stockholm, Sweden. pp.210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2025-031210mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-sintering process on sol-gel synthesised Bi0,5Na0,5TiO3 for enhanced temperature stability of relaxor ferroelectric state and energy storage properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Meeting of the condensed matter section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-free BNT-based ceramics for energy storage at high temperature using modified citrate method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MatV2L</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of Bi 0,5 Na 0.5 TiO 3 -based ceramics synthetize by optimized sol-gel method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Meeting of the condensed matter section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Wallart</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750429v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485893v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(La,Sr)MnO3 / (Ba,Sr)TiO3 interface chemical modulation and band structure tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyter A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreazza P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Materials Research Society Spring Meeting, E-MRS Spring 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12497,159 +12629,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Recent Progress on Core Shell Nanostructures of Colossal Permittivity Materials for Capacitors: Synthesis and Dielectric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Merad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Materials - Present and Future [Working Title]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.1002472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12659,389 +12791,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative structural, dielectric and electrical studies of pure, Mg-doped, Cr-doped and co-doped CaCu3Ti4O12 electro-ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8128609/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling stability at a high working voltage of a P2-Na0.85Li0.17Ni0.21Mn0.64O2 sodium-ion battery cathode via utilization of succinic anhydride as an electrolyte additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Mendoza-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente José Esteve-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Santos-Peña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-41hkj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Box-Behnken Response Surface Design for the Optimization of a High-Performance Electrochemical Dopamine Sensor Based on Novel Nano-Ag Doped Matériaux Institut Lavoisier Metal-Organic Framework 101 (MIL-101-Cr) Composite Modified Glassy Carbon Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jassem Wannassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhem Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalal Tachouaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chama Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.097511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ad798a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13051,503 +13183,503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Optical Properties of Bi4Six/2Gex/2V2-xO11-x/2 Compounds: Effect of Double Substitution and Phase Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mhaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Essalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Ba0.6Sr0.4TiO3 additives on microstructure and electrical properties of CaCu3Ti4O12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Saîd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of SrTiO3 on microstructure and electrical properties of Ca0.9Sr0.1Cu2.9Mg0.1Ti4O12 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Nonlinear and Dielectric Properties of CaCu3Ti4O12 Ceramics by Nickel Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Saîd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId426"/>
+      <w:footerReference w:type="default" r:id="rId437"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13615,51 +13747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B6C86B9"/>
+    <w:nsid w:val="6559E8B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13846,51 +13978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-autret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070140855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lassoued" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.130101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00883b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Rhouma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Souidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Said" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-14977-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Hamdaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sa&#238;d" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-025-01321-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-13052-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boujibar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lahmar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah-Lung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201243" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chafik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07645-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03586173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regaya Ksiksi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Zid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131764" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.2c00013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-09144-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03255468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01647" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meledje Martin Nomel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106431" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.105943" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dujardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.138" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sabarthes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01192G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.282" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.288" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gadri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.11.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794481v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.05.053" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Senda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Torkani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Farhat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C31M0PTW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345768v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos-Pena" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2016-03/2/329" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2015-02/3/220" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757207v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.H. Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Damas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZSW16M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.03.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZC3875-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757214v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7D7TQ1P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721198v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellalchamy Anbalagan Amarnath" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.02.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1DL2VW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755977v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.073" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80S8B49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824358v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT87PFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684896v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.01.033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV9137-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612715v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Souza" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.67.206" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612735v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jirak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070628+" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194155v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191506v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lagny" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guesnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-031210mtgabs" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538926v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8128609/v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339200v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-S&#225;nchez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Esteve-Cano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Montigny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-41hkj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538938v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Wannassi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Missaoui" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Tachouaft" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad798a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612371v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612361v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612322v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612329v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-autret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070140855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00883b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Hamdaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sa&#238;d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-025-01321-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Rhouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Souidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Said" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-14977-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lassoued" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.130101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-13052-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boujibar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lahmar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah-Lung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201243" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03586173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regaya Ksiksi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Zid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131764" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07645-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.2c00013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-09144-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chafik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03255468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meledje Martin Nomel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060578v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dujardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.138" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sabarthes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01192G" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.105943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.282" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WGB12S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.288" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gadri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.11.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CQWMKFW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74F048DV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.05.053" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LJ5FGM9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKR1PL9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHQMPQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Senda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Torkani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Farhat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.046" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C31M0PTW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T612C9T9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345768v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos-Pena" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2016-03/2/329" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3H45QPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2015-02/3/220" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.H. Tran" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Damas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZSW16M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757208v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.03.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZC3875-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757214v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7D7TQ1P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721198v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellalchamy Anbalagan Amarnath" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.02.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1DL2VW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755977v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.073" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80S8B49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT87PFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684896v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.01.033" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV9137-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612715v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Souza" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.67.206" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612735v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jirak" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070628+" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194155v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191506v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lagny" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guesnet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-031210mtgabs" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538926v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8128609/v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339200v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-S&#225;nchez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Esteve-Cano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Montigny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-41hkj" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538938v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Wannassi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Missaoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Tachouaft" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad798a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612371v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612361v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612322v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612329v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>