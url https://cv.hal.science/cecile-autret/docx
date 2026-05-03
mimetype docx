--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -282,51 +282,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 14 (1), pp.270-285. </w:t>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.270-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5TC03330F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -735,404 +735,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling effect of neodymium on the structural, morphological, optical, and dielectric properties of bismuth ferrite nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lead-Free Bi0.5(Na1-xLix)0.5TiO3 (0 ≤ x ≤ 0.2) Novel Solid Solution: Structure, Ferroelectric and Piezoelectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejeh Hamdaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.344⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (5), pp.2119-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-025-01321-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339223v1</w:t>
+                <w:t xml:space="preserve">hal-05339211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Free Bi0.5(Na1-xLix)0.5TiO3 (0 ≤ x ≤ 0.2) Novel Solid Solution: Structure, Ferroelectric and Piezoelectric Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous improvement of permittivity and nonlinear properties and loss tangent reduction through semi-wet route in NiO-modified CaCu3Ti4O12 ceramics: grain boundaries effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-025-01321-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (15), pp.893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-025-14977-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339211v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous improvement of permittivity and nonlinear properties and loss tangent reduction through semi-wet route in NiO-modified CaCu3Ti4O12 ceramics: grain boundaries effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emna Souidi</w:t>
+                <w:t xml:space="preserve">Buckling effect of neodymium on the structural, morphological, optical, and dielectric properties of bismuth ferrite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Chiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moneim Zannen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senda Said</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Nejeh Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (15), pp.893. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (25), pp.46390-46408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-025-14977-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339206v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Optical Properties of Non-Stoichiometric Bi4Six/2Snx/2V2-xO11-3x/4 (0.1 ≤ x ≤ 0.5)</w:t>
               </w:r>
@@ -1195,51 +1195,51 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.79-86. </w:t>
+              <w:t xml:space="preserve">, 2025, 18, pp.79-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12633-025-03490-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1278,51 +1278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1380,10256 +1380,10390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dielectric and impedance spectroscopic studies of CaCu2.9Ni0.1Ti4−xCoxO12 electro-ceramic</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure, thermal stability and microstructural properties of Bi4V2-x(Cu-Li)xO11-7x/4 solid solution (0.1 ≤ x ≤ 0.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mhaira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Essalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-024-13052-y⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538941v1</w:t>
+                <w:t xml:space="preserve">hal-05538931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence-controlled manganese oxide by solvent-assisted permanganate reduction for advanced aqueous zinc-ion batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Structural, dielectric and impedance spectroscopic studies of CaCu2.9Ni0.1Ti4−xCoxO12 electro-ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (19), pp.1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-024-13052-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.114041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04745180v1</w:t>
+                <w:t xml:space="preserve">hal-05538941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valence-controlled manganese oxide by solvent-assisted permanganate reduction for advanced aqueous zinc-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t>
+                <w:t xml:space="preserve">Mehdi Karbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harikrishnan Ramadas</w:t>
+                <w:t xml:space="preserve">Mariam Baazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pubudu Tharanga Mahagamage</w:t>
+                <w:t xml:space="preserve">Simon Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1101513. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102 (Part B), pp.114041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.114041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466219v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
+                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Merad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+                <w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Motret</w:t>
+                <w:t xml:space="preserve">Harikrishnan Ramadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pubudu Tharanga Mahagamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1101513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321971v1</w:t>
+                <w:t xml:space="preserve">hal-04466219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric MnO 2 and MnO 2 ‐Graphene Oxide Materials Enabled by a Solvent‐Assisted Synthesis and Their Application in Asymmetric Supercapacitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ah-Lung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.202201243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 328, pp.124339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03981619v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling high-performance oxygen-deficient amorphous manganese oxide as the cathode for advanced zinc ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nanometric MnO 2 and MnO 2 ‐Graphene Oxide Materials Enabled by a Solvent‐Assisted Synthesis and Their Application in Asymmetric Supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Karbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Sayah</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ah-Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ta07838d⟩</w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2201243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.202201243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981609v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural, spectroscopic and thermal studies of a decavanadate complex (C4NH10)4[H2V10O28].2H2O</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling high-performance oxygen-deficient amorphous manganese oxide as the cathode for advanced zinc ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Karbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Baazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1250, pp.131764. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.2634-2640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2ta07838d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586173v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Sr/Mg co-doping on the structural, dielectric, and electrical properties of CaCu3Ti4O12 ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, structural, spectroscopic and thermal studies of a decavanadate complex (C4NH10)4[H2V10O28].2H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Maria Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regaya Ksiksi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faouzi Zid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-021-07645-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1250, pp.131764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981614v1</w:t>
+                <w:t xml:space="preserve">hal-03586173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MnO on the Dielectric Properties of Nb-SrTiO 3 Ceramics for Capacitor Applications</w:t>
+                <w:t xml:space="preserve">Effect of Sr/Mg co-doping on the structural, dielectric, and electrical properties of CaCu3Ti4O12 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+                <w:t xml:space="preserve">Salam Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaenm.2c00013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (7), pp.4535-4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-021-07645-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538945v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of synthetic routes on structural, dielectric and electrical properties of CaCu3Ti4O12 ceramics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of MnO on the Dielectric Properties of Nb-SrTiO 3 Ceramics for Capacitor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senda Saîd</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Megriche</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-022-09144-2⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaenm.2c00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981611v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Production of Graphene Oxide with High Surface Energy for Supercapacitor Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of synthetic routes on structural, dielectric and electrical properties of CaCu3Ti4O12 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c8020027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (31), pp.24228-24243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-022-09144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174861v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+                <w:t xml:space="preserve">Chemical Production of Graphene Oxide with High Surface Energy for Supercapacitor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Karbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c8020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581448v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2-Na0.67Mn0.85Al0.15O2 and NaMn2O4 Blend as Cathode Materials for Sodium-Ion Batteries Using a Natural β-MnO2 Precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Neacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.1064 - 1072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.0c01647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb and Cu co-doped (La,Sr)(Co,Fe)O 3 : a stable electrode for solid oxide cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abbassi</w:t>
+                <w:t xml:space="preserve">Yuliya Mindarava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guesmi</w:t>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coddet</w:t>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vulliet</w:t>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (18), pp.10479-10488. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (50), pp.27647-27653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ra10313f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201086v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the magnetoelectric coupling in Ni/BiFe0.95Mn0.05O3 with a dielectric spacer</w:t>
+                <w:t xml:space="preserve">Nb and Cu co-doped (La,Sr)(Co,Fe)O 3 : a stable electrode for solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">D. Neacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">K. Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">H. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi-Hertel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167689⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.10479-10488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra10313f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151050v1</w:t>
+                <w:t xml:space="preserve">hal-03201086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative non-thermal plasma coating for “core–shell” CaCu 3 Ti 4 O 12 material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the magnetoelectric coupling in Ni/BiFe0.95Mn0.05O3 with a dielectric spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0061180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 526, pp.167689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581362v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards valorizing natural coals in sodium-ion batteries: impact of coal rank on energy storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Innovative non-thermal plasma coating for “core–shell” CaCu 3 Ti 4 O 12 material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Maria Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rusiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72759-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (16), pp.163305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0061180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982843v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core-shell synthesis of CaCu3Ti4O12 (CCTO) ceramics showing colossal permittivity and low electric losses for application in capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meledje Martin Nomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 109, pp.106431. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-rate cyclability and stability of LiMn2O4 cathode materials for lithium-ion batteries from low-cost natural β−MnO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Towards valorizing natural coals in sodium-ion batteries: impact of coal rank on energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.11.015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72759-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519401v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sputtering conditions and annealing parameters on structure and morphology of NiTiO3 ilmenite thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">High-rate cyclability and stability of LiMn2O4 cathode materials for lithium-ion batteries from low-cost natural β−MnO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Laffez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138384⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.423-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964878v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuring of dense SnO2 ceramics by Spark Plasma Sintering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of sputtering conditions and annealing parameters on structure and morphology of NiTiO3 ilmenite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schoenstein</w:t>
+                <w:t xml:space="preserve">Meriem Chettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pintault</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Belleville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 714, pp.138384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060578v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the thermal conductivity of La 2 Mo 2 O 9 with a trivalent praseodymium substitution for its potential use as a thermal barrier coating</w:t>
+                <w:t xml:space="preserve">Nanostructuring of dense SnO2 ceramics by Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Sabarthes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladyslav Tezyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">Raphaël Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pintault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9DT01192G⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154780v1</w:t>
+                <w:t xml:space="preserve">hal-02060578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of colossal permittivity of CaCu3Ti4O12 with commercial grain boundary barrier layer capacitor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Reducing the thermal conductivity of La 2 Mo 2 O 9 with a trivalent praseodymium substitution for its potential use as a thermal barrier coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sabarthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Tezyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (27), pp.10051-10061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT01192G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.105943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02525634v1</w:t>
+                <w:t xml:space="preserve">hal-02154780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bituminous Coal as Low‐Cost Anode Materials for Sodium‐Ion and Lithium‐Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Ait Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (7), pp.1900005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ente.201900005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Comparison of colossal permittivity of CaCu3Ti4O12 with commercial grain boundary barrier layer capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.105943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.105943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741590v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brilliant effect of Ni substitution in the appearance of high dielectric constant in CaCu2.9Ni0.1Ti3.9Ni0.1O12 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senda Saîd</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 765, pp.927-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.06.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-assisted synthesis of carbon nanotubes-manganese oxide hybrid materials for high voltage aqueous supercapacitor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.288⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (11), pp.112401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059010v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-precipitation synthesis and characterization of tin-doped α-Fe 2 O 3 nanoparticles with enhanced photocatalytic activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvent-assisted synthesis of carbon nanotubes-manganese oxide hybrid materials for high voltage aqueous supercapacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Adrien Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Gadri</w:t>
+                <w:t xml:space="preserve">Benoît Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Ammar</w:t>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 763, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02136333v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of grain boundary in alumina doped CCTO showing colossal permittivity by core-shell approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-precipitation synthesis and characterization of tin-doped α-Fe 2 O 3 nanoparticles with enhanced photocatalytic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Honstettre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Houda Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Gadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.1 à 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536819v1</w:t>
+                <w:t xml:space="preserve">hal-02136333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of pure, Sr-doped, Ni-doped and co-doped CaCu 3 Ti 4 O 12 ceramics: Enhancement of dielectric properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Control of grain boundary in alumina doped CCTO showing colossal permittivity by core-shell approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meledje Martin Nomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.05.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (9), pp.3182-3187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794481v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high yield one-pot aqueous synthesis of crystalline SnO2 nanoparticles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Comparative studies of pure, Sr-doped, Ni-doped and co-doped CaCu 3 Ti 4 O 12 ceramics: Enhancement of dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 717, pp.121 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741095v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A high yield one-pot aqueous synthesis of crystalline SnO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pintault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.151 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01741004v1</w:t>
+                <w:t xml:space="preserve">hal-01741095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Vanadium Doping on Microstructure and Dielectric Behavior of CaCu&lt;sub&gt;3&lt;/sub&gt;Ti&lt;sub&gt;4&lt;/sub&gt;O&lt;sub&gt;12&lt;/sub&gt; Ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marsteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.ijmsa.20170601.18⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1325 - 1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153095v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous magnetism studied by ESR in La 1-x Sr x MnO 3 (0.45 ≤ x ≤ 0.62)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Effect of Vanadium Doping on Microstructure and Dielectric Behavior of CaCu&lt;sub&gt;3&lt;/sub&gt;Ti&lt;sub&gt;4&lt;/sub&gt;O&lt;sub&gt;12&lt;/sub&gt; Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séka Simplice Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sagou Sagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoop Nautiyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2017.06.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.ijmsa.20170601.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01626208v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, magnetic and electrical properties of hematite (α-Fe2O3) nanoparticles synthesized by two methods: polyol and precipitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Inhomogeneous magnetism studied by ESR in La 1-x Sr x MnO 3 (0.45 ≤ x ≤ 0.62)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.139 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2017.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-017-1408-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741579v1</w:t>
+                <w:t xml:space="preserve">hal-01626208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrics Properties and Temperature Dependence of Electron Spin Resonance of Doped Molybdenum CCTO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Structural, optical, magnetic and electrical properties of hematite (α-Fe2O3) nanoparticles synthesized by two methods: polyol and precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Letifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.am.20170605.12⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-017-1408-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153092v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser fluence and spot size effect on compositional and structural properties of BiFeO 3 thin films grown by Pulsed Laser Deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectrics Properties and Temperature Dependence of Electron Spin Resonance of Doped Molybdenum CCTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séka Simplice Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagou Jean-Pierre Sagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (5), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.am.20170605.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741587v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nickel substitution on electrical and microstructural properties of CaCu 3 Ti 4 O 12 ceramic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser fluence and spot size effect on compositional and structural properties of BiFeO 3 thin films grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 634, pp.107 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019426v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dielectric Characteristics of Continuous Composition Spread Ba1-xSrxTiO3 Thin Films by Combinatorial Pulsed Laser Deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of nickel substitution on electrical and microstructural properties of CaCu 3 Ti 4 O 12 ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Senda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Torkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 698, pp.152-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.01.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757204v1</w:t>
+                <w:t xml:space="preserve">hal-02019426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous ultracapacitors using amorphous MnO 2 and reduced graphene oxide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and Dielectric Characteristics of Continuous Composition Spread Ba1-xSrxTiO3 Thin Films by Combinatorial Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.6408--6412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02060227v1</w:t>
+                <w:t xml:space="preserve">hal-01757204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central role of TiO2 anatase grain boundaries on resistivity of CaCu3Ti4O12-based materials probed by Raman spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Aqueous ultracapacitors using amorphous MnO 2 and reduced graphene oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douaa Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538836v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of polycrystalline Pr2NiO4+δ coating on alumina substrate by RF magnetron co-sputtering from composite targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Sediri</w:t>
+                <w:t xml:space="preserve">Central role of TiO2 anatase grain boundaries on resistivity of CaCu3Ti4O12-based materials probed by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.023⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.102-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01741564v1</w:t>
+                <w:t xml:space="preserve">hal-01538836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na-Ion Batteries Based on Na-Rich Layered Oxyde and Optimised Hard Carbon: An Study of the Electrode/Electrolyte Interphase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Growth of polycrystalline Pr2NiO4+δ coating on alumina substrate by RF magnetron co-sputtering from composite targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/ma2016-03/2/329⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 600, pp.131 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345768v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local analysis of the grain and grain boundary contributions to the bulk dielectric properties of Ca(Cu 3−y Mg y )Ti 4 O 12 ceramics: Importance of the potential barrier at the grain boundary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Na-Ion Batteries Based on Na-Rich Layered Oxyde and Optimised Hard Carbon: An Study of the Electrode/Electrolyte Interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santos-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.12.035⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, MA2016-03 (2), pp.329-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/ma2016-03/2/329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01741560v1</w:t>
+                <w:t xml:space="preserve">hal-04345768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Local analysis of the grain and grain boundary contributions to the bulk dielectric properties of Ca(Cu 3−y Mg y )Ti 4 O 12 ceramics: Importance of the potential barrier at the grain boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoop Nautiyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4923217⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (6), pp.1391 - 1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741553v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of nanostructured Sc2O3 ceramics from sol-gel-derived nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Belleville</w:t>
+                <w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4923217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.11.067⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01291228v1</w:t>
+                <w:t xml:space="preserve">hal-01741553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of Na&amp;lt;sub&amp;gt;1-X&amp;lt;/sub&amp;gt;Li&amp;lt;sub&amp;gt;2x &amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;z&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;d&amp;lt;/sub&amp;gt; Compounds for High Performance Sodium-Ion Batteries</w:t>
+                <w:t xml:space="preserve">An Electrochemical Study of Fe1.18Sb1.82 as Negative Electrode for Sodium Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Mendoza-Sanchez</w:t>
+                <w:t xml:space="preserve">C.C.H. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Christine Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Santos-Pena</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Santos-Peña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/ma2015-02/3/220⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.11--19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345766v1</w:t>
+                <w:t xml:space="preserve">hal-01757207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Electrochemical Study of Fe1.18Sb1.82 as Negative Electrode for Sodium Ion Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">An Investigation of Na&amp;lt;sub&amp;gt;1-X&amp;lt;/sub&amp;gt;Li&amp;lt;sub&amp;gt;2x &amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;z&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;d&amp;lt;/sub&amp;gt; Compounds for High Performance Sodium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Mendoza-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jesus Santos-Peña</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santos-Pena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.09.021⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MA2015-02 (3), pp.220-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/ma2015-02/3/220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01757207v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance Scaling of Grain Boundaries with Colossal Permittivity of CaCu3Ti4O12-Based Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Sintering of nanostructured Sc2O3 ceramics from sol-gel-derived nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Pacreau</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.03.004⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (3, A), pp.3879-3887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757208v1</w:t>
+                <w:t xml:space="preserve">hal-01291228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Capacitance Scaling of Grain Boundaries with Colossal Permittivity of CaCu3Ti4O12-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.25--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8702-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01095106v1</w:t>
+                <w:t xml:space="preserve">hal-01757208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Intissar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.I. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (3), pp.1427-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8702-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00990801v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01095106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leading Role of Grain Boundaries in Colossal Permittivity of Doped and Undoped CCTO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Pacreau</w:t>
+                <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonsine Ngo Ndimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Diaz-Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.I. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.009⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 262, pp.203-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01757214v1</w:t>
+                <w:t xml:space="preserve">insu-00990801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon and Magnon Excitations in Raman Spectra of an Epitaxial Bismuth Ferrite Film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Gueye</w:t>
+                <w:t xml:space="preserve">Leading Role of Grain Boundaries in Colossal Permittivity of Doped and Undoped CCTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (15), pp.3649--3654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063783414120154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757213v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity scaling and thermoelectric properties of polyaniline hydrochloride</w:t>
+                <w:t xml:space="preserve">Phonon and Magnon Excitations in Raman Spectra of an Epitaxial Bismuth Ferrite Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Limelette</w:t>
+                <w:t xml:space="preserve">G. Khabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+                <w:t xml:space="preserve">A. S. Anokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brault</w:t>
+                <w:t xml:space="preserve">A. G. Razumnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gouineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4862640⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (12), pp.2507--2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783414120154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721203v1</w:t>
+                <w:t xml:space="preserve">hal-01757213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conductivity scaling and thermoelectric properties of polyaniline hydrochloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 115 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794471v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-Doping Effect on Dielectric Properties of Organic Gel Synthesized Ba4YMn3-xCuxO11.5±δ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01755975v1</w:t>
+                <w:t xml:space="preserve">hal-01794471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyrrole/lanthanum strontium manganite oxide nanocomposites: Elaboration and characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Cu-Doping Effect on Dielectric Properties of Organic Gel Synthesized Ba4YMn3-xCuxO11.5±δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Roger</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 206, pp.217--225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01721198v1</w:t>
+                <w:t xml:space="preserve">hal-01755975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching Hysteresis in Thin Films of Bismuth Ferrite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polypyrrole/lanthanum strontium manganite oxide nanocomposites: Elaboration and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carcan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Allouche</w:t>
+                <w:t xml:space="preserve">Chellalchamy Anbalagan Amarnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167, pp.18 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150193.2013.790759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757219v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Composition-Graded Perovskite Films Grown by a Dual-Beam Pulsed Laser Deposition Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistive Switching Hysteresis in Thin Films of Bismuth Ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+                <w:t xml:space="preserve">A. Razumnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Y. Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.05.035⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 444 (1), pp.183--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2013.790759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757216v1</w:t>
+                <w:t xml:space="preserve">hal-01757219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca and Co Substitutions in (Ca,Co)(OH)2 Hydroxides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Epitaxial Composition-Graded Perovskite Films Grown by a Dual-Beam Pulsed Laser Deposition Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.06.073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 380, pp.106-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01755977v1</w:t>
+                <w:t xml:space="preserve">hal-01757216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of manganese spinel nanoparticles at room temperature by coprecipitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Ca and Co Substitutions in (Ca,Co)(OH)2 Hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (10), pp.4191--4195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824358v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Films on Conductive Oxide Electrode: A Comparative Study between Chemical and Physical Vapor Deposition Routes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corrado Bongiorno</w:t>
+                <w:t xml:space="preserve">Synthesis of manganese spinel nanoparticles at room temperature by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta G. Toro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fiorenza</w:t>
+                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192, pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.02.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757220v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Seron</w:t>
+                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Films on Conductive Oxide Electrode: A Comparative Study between Chemical and Physical Vapor Deposition Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Malandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta G. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fiorenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 137 (1), pp.55-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 133 (2-3), pp.1108--1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824471v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a solid solution from brucite to b-Co(OH)2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.01.033⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684896v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Properties of Hexagonal Perovskite Ceramics Prepared by Different Routes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Existence of a solid solution from brucite to b-Co(OH)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jean-Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (12), pp.4427-4432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.09.043⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 (5), pp.1212-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831026v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Film Capacitors: Evidence of the Presence of a Schottky Type Barrier at the Bottom Electrode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Dielectric Properties of Hexagonal Perovskite Ceramics Prepared by Different Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.11.023⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (12), pp.4427-4432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2012.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01757224v1</w:t>
+                <w:t xml:space="preserve">hal-01831026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-Encapsulated Iron Carbide Nanoparticles in the Thermal Conversions of Ferrocene at High Pressures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Film Capacitors: Evidence of the Presence of a Schottky Type Barrier at the Bottom Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Allouchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Romain Bodeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Limelette</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozhen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1536383X.2012.655649⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (7), pp.2632--2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716461v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
+                <w:t xml:space="preserve">Carbon-Encapsulated Iron Carbide Nanoparticles in the Thermal Conversions of Ferrocene at High Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rakhmanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3583578⟩</w:t>
+              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (4-7), pp.451--454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1536383X.2012.655649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951449v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Spin Resonance of Nickelate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.67.206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (10), pp.104104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3583578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04612715v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Electron Spin Resonance of Nickelate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Souza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.206-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.67.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00512691v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of electron spin resonance in CaCu3Ti4O12 substituted with transition metal elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (4), pp.875-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the yttrium and zinc substitutions effects in Bi2Sr2CaCu2O8+δ compounds by transport measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 468 (11-12), pp.865-871. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (5), p. 1021-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2007.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300701v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Spin Resonance and Neutron Diffraction Studies of Nd 0.5- x Pr x Sr 0.5 MnO 3 ( x = 0.125, 0.25)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the yttrium and zinc substitutions effects in Bi2Sr2CaCu2O8+δ compounds by transport measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jirak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+                <w:t xml:space="preserve">Bruno Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gervais</w:t>
+                <w:t xml:space="preserve">Rodolphe Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm070628+⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 468 (11-12), pp.865-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2007.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612735v1</w:t>
+                <w:t xml:space="preserve">hal-00300701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spin resonance and neutron diffraction studies of Nd0.5-0xPrxSr0.5MnO3 (x=0.125, 0.25)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Electron Spin Resonance and Neutron Diffraction Studies of Nd 0.5- x Pr x Sr 0.5 MnO 3 ( x = 0.125, 0.25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, pp.5222-5229. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+              <w:t xml:space="preserve">, 2007, 19 (22), pp.5222-5229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm070628+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00194155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electron spin resonance and neutron diffraction studies of Nd0.5-0xPrxSr0.5MnO3 (x=0.125, 0.25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.5222-5229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm070628+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microstructural and transport properties in substituted Bi2Sr2CaCu2O8+δ-modulated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol. 179, n° 6, p. 1698-1706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11639,405 +11773,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high-entropy perovskite (LaNdSmSrBa)Co0.2Fe0.8O3-δ oxygen electrodes for reversible solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC‘2025 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universtié de Lille; Université de Tours; Université de Toulouse Capitole; CNRS, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ti doped LSCF for improvement of Solid Oxide Cell long term stability operated on SOEC condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Bigarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Maria Neacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Solid Oxide Fuel Cells - SOFC-XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, Jul 2025, Stockholm, Sweden. pp.210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2025-031210mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-sintering process on sol-gel synthesised Bi0,5Na0,5TiO3 for enhanced temperature stability of relaxor ferroelectric state and energy storage properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Meeting of the condensed matter section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-free BNT-based ceramics for energy storage at high temperature using modified citrate method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12046,146 +12180,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MatV2L</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of Bi 0,5 Na 0.5 TiO 3 -based ceramics synthetize by optimized sol-gel method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12200,426 +12334,426 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Meeting of the condensed matter section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485893v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Wallart</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750429v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(La,Sr)MnO3 / (Ba,Sr)TiO3 interface chemical modulation and band structure tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyter A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreazza P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Materials Research Society Spring Meeting, E-MRS Spring 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12629,159 +12763,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Recent Progress on Core Shell Nanostructures of Colossal Permittivity Materials for Capacitors: Synthesis and Dielectric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Materials - Present and Future [Working Title]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.1002472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12791,389 +12925,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative structural, dielectric and electrical studies of pure, Mg-doped, Cr-doped and co-doped CaCu3Ti4O12 electro-ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8128609/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling stability at a high working voltage of a P2-Na0.85Li0.17Ni0.21Mn0.64O2 sodium-ion battery cathode via utilization of succinic anhydride as an electrolyte additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Mendoza-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente José Esteve-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Santos-Peña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-41hkj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Box-Behnken Response Surface Design for the Optimization of a High-Performance Electrochemical Dopamine Sensor Based on Novel Nano-Ag Doped Matériaux Institut Lavoisier Metal-Organic Framework 101 (MIL-101-Cr) Composite Modified Glassy Carbon Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jassem Wannassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhem Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalal Tachouaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chama Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.097511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ad798a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13183,91 +13317,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Optical Properties of Bi4Six/2Gex/2V2-xO11-x/2 Compounds: Effect of Double Substitution and Phase Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mhaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Essalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13279,407 +13413,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Ba0.6Sr0.4TiO3 additives on microstructure and electrical properties of CaCu3Ti4O12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senda Saîd</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of SrTiO3 on microstructure and electrical properties of Ca0.9Sr0.1Cu2.9Mg0.1Ti4O12 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Nonlinear and Dielectric Properties of CaCu3Ti4O12 Ceramics by Nickel Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senda Saîd</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId437"/>
+      <w:footerReference w:type="default" r:id="rId440"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13747,51 +13881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6559E8B0"/>
+    <w:nsid w:val="B1F8DF0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13978,51 +14112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-autret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070140855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00883b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Hamdaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sa&#238;d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-025-01321-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Rhouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Souidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Said" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-14977-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lassoued" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.130101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-13052-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boujibar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lahmar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah-Lung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201243" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03586173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regaya Ksiksi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Zid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131764" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07645-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.2c00013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-09144-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chafik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03255468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meledje Martin Nomel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060578v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dujardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.138" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sabarthes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01192G" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.105943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.282" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WGB12S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.288" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gadri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.11.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CQWMKFW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74F048DV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.05.053" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LJ5FGM9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKR1PL9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHQMPQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Senda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Torkani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Farhat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.046" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C31M0PTW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T612C9T9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345768v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos-Pena" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2016-03/2/329" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3H45QPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2015-02/3/220" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.H. Tran" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Damas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZSW16M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757208v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.03.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZC3875-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757214v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7D7TQ1P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721198v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellalchamy Anbalagan Amarnath" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.02.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1DL2VW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755977v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.073" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80S8B49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT87PFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684896v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.01.033" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV9137-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612715v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Souza" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.67.206" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612735v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jirak" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070628+" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194155v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191506v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lagny" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guesnet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-031210mtgabs" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538926v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8128609/v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339200v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-S&#225;nchez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Esteve-Cano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Montigny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-41hkj" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538938v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Wannassi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Missaoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Tachouaft" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad798a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612371v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612361v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612322v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612329v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-autret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070140855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00883b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sa&#238;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-025-01321-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Rhouma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Souidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-14977-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Hamdaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lassoued" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.130101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102333" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-13052-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boujibar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lahmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah-Lung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201243" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03586173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regaya Ksiksi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Zid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131764" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07645-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.2c00013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-09144-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chafik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03255468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01647" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meledje Martin Nomel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106431" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dujardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.138" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sabarthes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01192G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.105943" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.282" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WGB12S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059010v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.288" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gadri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.11.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CQWMKFW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74F048DV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.05.053" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LJ5FGM9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741095v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKR1PL9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHQMPQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Senda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Torkani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Farhat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C31M0PTW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T612C9T9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos-Pena" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2016-03/2/329" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.H. Tran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Damas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZSW16M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2015-02/3/220" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3H45QPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.03.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZC3875-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757214v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7D7TQ1P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellalchamy Anbalagan Amarnath" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.02.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1DL2VW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.073" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80S8B49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT87PFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.01.033" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV9137-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612715v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Souza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.67.206" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612735v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jirak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070628+" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194155v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191506v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lagny" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guesnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-031210mtgabs" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538926v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8128609/v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339200v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-S&#225;nchez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Esteve-Cano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Montigny" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-41hkj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538938v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Wannassi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Missaoui" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Tachouaft" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad798a" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612371v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612361v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612322v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612329v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>