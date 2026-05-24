--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -199,563 +199,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neodymium-engineered relaxor bismuth ferrite nanoparticles: structural tuning and dielectric enhancement for efficient sensor applications</w:t>
+                <w:t xml:space="preserve">Thermal sensing characteristics of Nd0.06Bi0.94FeO₃ NPs for thermistor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Fraj</w:t>
+                <w:t xml:space="preserve">Moneim Zannen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moneim Zannen</w:t>
+                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.270-285. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1036, pp.182028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TC03330F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538917v1</w:t>
+                <w:t xml:space="preserve">hal-05235540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Step Sintering Process on Sol-gel Synthetized Lead-free BNT for Enhanced Temperature Stability of Relaxor Ferroelectric State and Energy Storage Properties</w:t>
+                <w:t xml:space="preserve">Halogen-regulating synthesis of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2ZnBr4 with high-temperature phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
+                <w:t xml:space="preserve">Yosra Rebhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thepin</w:t>
+                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roger</w:t>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ibder</w:t>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+                <w:t xml:space="preserve">Nidhal Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1044, pp.184570. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.11277-11288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp00883b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330436v1</w:t>
+                <w:t xml:space="preserve">hal-05078800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen-regulating synthesis of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2ZnBr4 with high-temperature phase transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Step Sintering Process on Sol-gel Synthetized Lead-free BNT for Enhanced Temperature Stability of Relaxor Ferroelectric State and Energy Storage Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Rebhi</w:t>
+                <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Karoui</w:t>
+                <w:t xml:space="preserve">Omar Ibder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp00883b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1044, pp.184570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078800v1</w:t>
+                <w:t xml:space="preserve">hal-05330436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal sensing characteristics of Nd0.06Bi0.94FeO₃ NPs for thermistor applications</w:t>
+                <w:t xml:space="preserve">Neodymium-engineered relaxor bismuth ferrite nanoparticles: structural tuning and dielectric enhancement for efficient sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moneim Zannen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1036, pp.182028. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.270-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5TC03330F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235540v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-Free Bi0.5(Na1-xLix)0.5TiO3 (0 ≤ x ≤ 0.2) Novel Solid Solution: Structure, Ferroelectric and Piezoelectric Properties</w:t>
               </w:r>
@@ -1001,90 +1001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling effect of neodymium on the structural, morphological, optical, and dielectric properties of bismuth ferrite nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moneim Zannen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejeh Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (25), pp.46390-46408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1765,299 +1765,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
+                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Richard</w:t>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t>
+                <w:t xml:space="preserve">Daniela Neacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harikrishnan Ramadas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 328, pp.124339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466219v1</w:t>
+                <w:t xml:space="preserve">hal-04321971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Merad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Harikrishnan Ramadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+                <w:t xml:space="preserve">Pubudu Tharanga Mahagamage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Motret</w:t>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 328, pp.124339. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1101513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04321971v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric MnO 2 and MnO 2 ‐Graphene Oxide Materials Enabled by a Solvent‐Assisted Synthesis and Their Application in Asymmetric Supercapacitors</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ah-Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.2201243. </w:t>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Baazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2493,51 +2493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (7), pp.4535-4549. </w:t>
@@ -2588,77 +2588,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of MnO on the Dielectric Properties of Nb-SrTiO 3 Ceramics for Capacitor Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2744,51 +2744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senda Saîd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Neacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2963,429 +2963,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2-Na0.67Mn0.85Al0.15O2 and NaMn2O4 Blend as Cathode Materials for Sodium-Ion Batteries Using a Natural β-MnO2 Precursor</w:t>
+                <w:t xml:space="preserve">Nb and Cu co-doped (La,Sr)(Co,Fe)O 3 : a stable electrode for solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
+                <w:t xml:space="preserve">D. Neacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Bezza</w:t>
+                <w:t xml:space="preserve">K. Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">H. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01647⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.10479-10488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra10313f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255468v1</w:t>
+                <w:t xml:space="preserve">hal-03201086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Mindarava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (50), pp.27647-27653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb and Cu co-doped (La,Sr)(Co,Fe)O 3 : a stable electrode for solid oxide cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2-Na0.67Mn0.85Al0.15O2 and NaMn2O4 Blend as Cathode Materials for Sodium-Ion Batteries Using a Natural β-MnO2 Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guesmi</w:t>
+                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coddet</w:t>
+                <w:t xml:space="preserve">Ilham Bezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vulliet</w:t>
+                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (18), pp.10479-10488. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.1064 - 1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ra10313f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201086v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the magnetoelectric coupling in Ni/BiFe0.95Mn0.05O3 with a dielectric spacer</w:t>
               </w:r>
@@ -3501,90 +3501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative non-thermal plasma coating for “core–shell” CaCu 3 Ti 4 O 12 material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Maria Neacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rusiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3629,377 +3629,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core-shell synthesis of CaCu3Ti4O12 (CCTO) ceramics showing colossal permittivity and low electric losses for application in capacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Merad</w:t>
+                <w:t xml:space="preserve">Towards valorizing natural coals in sodium-ion batteries: impact of coal rank on energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meledje Martin Nomel</w:t>
+                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lucas</w:t>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.106431. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72759-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032709v1</w:t>
+                <w:t xml:space="preserve">hal-02982843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards valorizing natural coals in sodium-ion batteries: impact of coal rank on energy storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
+                <w:t xml:space="preserve">A core-shell synthesis of CaCu3Ti4O12 (CCTO) ceramics showing colossal permittivity and low electric losses for application in capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
+                <w:t xml:space="preserve">Meledje Martin Nomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.106431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72759-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982843v1</w:t>
+                <w:t xml:space="preserve">hal-03032709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-rate cyclability and stability of LiMn2O4 cathode materials for lithium-ion batteries from low-cost natural β−MnO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.423-432. </w:t>
@@ -4161,961 +4161,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuring of dense SnO2 ceramics by Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Reducing the thermal conductivity of La 2 Mo 2 O 9 with a trivalent praseodymium substitution for its potential use as a thermal barrier coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Sabarthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schoenstein</w:t>
+                <w:t xml:space="preserve">Vladyslav Tezyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pintault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Belleville</w:t>
+                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.138⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (27), pp.10051-10061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT01192G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060578v1</w:t>
+                <w:t xml:space="preserve">hal-02154780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the thermal conductivity of La 2 Mo 2 O 9 with a trivalent praseodymium substitution for its potential use as a thermal barrier coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructuring of dense SnO2 ceramics by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Sabarthes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladyslav Tezyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">B. Pintault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
+                <w:t xml:space="preserve">P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (27), pp.10051-10061. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT01192G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154780v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bituminous Coal as Low‐Cost Anode Materials for Sodium‐Ion and Lithium‐Ion Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
+                <w:t xml:space="preserve">Comparison of colossal permittivity of CaCu3Ti4O12 with commercial grain boundary barrier layer capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Ait Laziz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Pacreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.201900005⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.105943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.105943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268020v1</w:t>
+                <w:t xml:space="preserve">hal-02525634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of colossal permittivity of CaCu3Ti4O12 with commercial grain boundary barrier layer capacitor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">Bituminous Coal as Low‐Cost Anode Materials for Sodium‐Ion and Lithium‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ait Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lucas</w:t>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pacreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 96, pp.105943. </w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), pp.1900005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.105943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ente.201900005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525634v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brilliant effect of Ni substitution in the appearance of high dielectric constant in CaCu2.9Ni0.1Ti3.9Ni0.1O12 ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adel Megriche</w:t>
+                <w:t xml:space="preserve">Solvent-assisted synthesis of carbon nanotubes-manganese oxide hybrid materials for high voltage aqueous supercapacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 765, pp.927-935. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.06.282⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 763, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136334v1</w:t>
+                <w:t xml:space="preserve">hal-02059010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Brilliant effect of Ni substitution in the appearance of high dielectric constant in CaCu2.9Ni0.1Ti3.9Ni0.1O12 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 765, pp.927-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.06.282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741590v1</w:t>
+                <w:t xml:space="preserve">hal-02136334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-assisted synthesis of carbon nanotubes-manganese oxide hybrid materials for high voltage aqueous supercapacitor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tran-Van</w:t>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 763, pp.62-70. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (11), pp.112401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059010v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-precipitation synthesis and characterization of tin-doped α-Fe 2 O 3 nanoparticles with enhanced photocatalytic activities</w:t>
               </w:r>
@@ -5256,90 +5256,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of grain boundary in alumina doped CCTO showing colossal permittivity by core-shell approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meledje Martin Nomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (9), pp.3182-3187. </w:t>
@@ -5383,741 +5383,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of pure, Sr-doped, Ni-doped and co-doped CaCu 3 Ti 4 O 12 ceramics: Enhancement of dielectric properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhomogeneous magnetism studied by ESR in La 1-x Sr x MnO 3 (0.45 ≤ x ≤ 0.62)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.05.053⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.139 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794481v1</w:t>
+                <w:t xml:space="preserve">hal-01626208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high yield one-pot aqueous synthesis of crystalline SnO2 nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Belleville</w:t>
+                <w:t xml:space="preserve">Effect of Vanadium Doping on Microstructure and Dielectric Behavior of CaCu&lt;sub&gt;3&lt;/sub&gt;Ti&lt;sub&gt;4&lt;/sub&gt;O&lt;sub&gt;12&lt;/sub&gt; Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séka Simplice Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sagou Sagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoop Nautiyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.ijmsa.20170601.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01741095v1</w:t>
+                <w:t xml:space="preserve">hal-02153095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">A high yield one-pot aqueous synthesis of crystalline SnO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pintault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.151 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01741004v1</w:t>
+                <w:t xml:space="preserve">hal-01741095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Vanadium Doping on Microstructure and Dielectric Behavior of CaCu&lt;sub&gt;3&lt;/sub&gt;Ti&lt;sub&gt;4&lt;/sub&gt;O&lt;sub&gt;12&lt;/sub&gt; Ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sagou Sagou</w:t>
+                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marsteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.ijmsa.20170601.18⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1325 - 1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153095v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous magnetism studied by ESR in La 1-x Sr x MnO 3 (0.45 ≤ x ≤ 0.62)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative studies of pure, Sr-doped, Ni-doped and co-doped CaCu 3 Ti 4 O 12 ceramics: Enhancement of dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71, pp.139 - 145. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 717, pp.121 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2017.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626208v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, magnetic and electrical properties of hematite (α-Fe2O3) nanoparticles synthesized by two methods: polyol and precipitation</w:t>
               </w:r>
@@ -6237,51 +6237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectrics Properties and Temperature Dependence of Electron Spin Resonance of Doped Molybdenum CCTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séka Simplice Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagou Jean-Pierre Sagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6393,51 +6393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,319 +6616,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dielectric Characteristics of Continuous Composition Spread Ba1-xSrxTiO3 Thin Films by Combinatorial Pulsed Laser Deposition</w:t>
+                <w:t xml:space="preserve">Na-Ion Batteries Based on Na-Rich Layered Oxyde and Optimised Hard Carbon: An Study of the Electrode/Electrolyte Interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Qiu</w:t>
+                <w:t xml:space="preserve">J. Santos-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.Z. Liu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.01.043⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, MA2016-03 (2), pp.329-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/ma2016-03/2/329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757204v1</w:t>
+                <w:t xml:space="preserve">hal-04345768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous ultracapacitors using amorphous MnO 2 and reduced graphene oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghamouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douaa Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 305, pp.37-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central role of TiO2 anatase grain boundaries on resistivity of CaCu3Ti4O12-based materials probed by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6937,184 +6907,184 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.102-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.07.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of polycrystalline Pr2NiO4+δ coating on alumina substrate by RF magnetron co-sputtering from composite targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,222 +7093,252 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 600, pp.131 - 135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na-Ion Batteries Based on Na-Rich Layered Oxyde and Optimised Hard Carbon: An Study of the Electrode/Electrolyte Interphase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Dielectric Characteristics of Continuous Composition Spread Ba1-xSrxTiO3 Thin Films by Combinatorial Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Santos-Pena</w:t>
+                <w:t xml:space="preserve">G.Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, MA2016-03 (2), pp.329-329. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.6408--6412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/ma2016-03/2/329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345768v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local analysis of the grain and grain boundary contributions to the bulk dielectric properties of Ca(Cu 3−y Mg y )Ti 4 O 12 ceramics: Importance of the potential barrier at the grain boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoop Nautiyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7434,725 +7434,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Capacitance Scaling of Grain Boundaries with Colossal Permittivity of CaCu3Ti4O12-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (24), </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.25--29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4923217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741553v1</w:t>
+                <w:t xml:space="preserve">hal-01757208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Electrochemical Study of Fe1.18Sb1.82 as Negative Electrode for Sodium Ion Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.C.H. Tran</w:t>
+                <w:t xml:space="preserve">Sintering of nanostructured Sc2O3 ceramics from sol-gel-derived nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.09.021⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (3, A), pp.3879-3887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757207v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of Na&amp;lt;sub&amp;gt;1-X&amp;lt;/sub&amp;gt;Li&amp;lt;sub&amp;gt;2x &amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;z&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;d&amp;lt;/sub&amp;gt; Compounds for High Performance Sodium-Ion Batteries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, MA2015-02 (3), pp.220-220. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/ma2015-02/3/220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4923217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345766v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of nanostructured Sc2O3 ceramics from sol-gel-derived nanoparticles</w:t>
+                <w:t xml:space="preserve">An Investigation of Na&amp;lt;sub&amp;gt;1-X&amp;lt;/sub&amp;gt;Li&amp;lt;sub&amp;gt;2x &amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;z&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;d&amp;lt;/sub&amp;gt; Compounds for High Performance Sodium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+                <w:t xml:space="preserve">Beatriz Mendoza-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bregiroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boy</w:t>
+                <w:t xml:space="preserve">David Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santos-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.11.067⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MA2015-02 (3), pp.220-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/ma2015-02/3/220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291228v1</w:t>
+                <w:t xml:space="preserve">hal-04345766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance Scaling of Grain Boundaries with Colossal Permittivity of CaCu3Ti4O12-Based Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+                <w:t xml:space="preserve">An Electrochemical Study of Fe1.18Sb1.82 as Negative Electrode for Sodium Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C.H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Santos-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp.25--29. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.11--19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757208v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
               </w:r>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Intissar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8266,441 +8266,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01095106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonon and Magnon Excitations in Raman Spectra of an Epitaxial Bismuth Ferrite Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonsine Ngo Ndimba</w:t>
+                <w:t xml:space="preserve">G. Khabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Diaz-Chao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">A. S. Anokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.I. Raynal</w:t>
+                <w:t xml:space="preserve">A. G. Razumnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (12), pp.2507--2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783414120154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00990801v1</w:t>
+                <w:t xml:space="preserve">hal-01757213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leading Role of Grain Boundaries in Colossal Permittivity of Doped and Undoped CCTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (15), pp.3649--3654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon and Magnon Excitations in Raman Spectra of an Epitaxial Bismuth Ferrite Film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. S. Anokhin</w:t>
+                <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. Razumnaya</w:t>
+                <w:t xml:space="preserve">Alphonsine Ngo Ndimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
+                <w:t xml:space="preserve">Pablo Diaz-Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gueye</w:t>
+                <w:t xml:space="preserve">P.I. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56 (12), pp.2507--2513. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 262, pp.203-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063783414120154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757213v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00990801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity scaling and thermoelectric properties of polyaniline hydrochloride</w:t>
               </w:r>
@@ -8814,617 +8814,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
+                <w:t xml:space="preserve">Polypyrrole/lanthanum strontium manganite oxide nanocomposites: Elaboration and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sakai</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Chellalchamy Anbalagan Amarnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167, pp.18 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794471v1</w:t>
+                <w:t xml:space="preserve">hal-01721198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-Doping Effect on Dielectric Properties of Organic Gel Synthesized Ba4YMn3-xCuxO11.5±δ</w:t>
+                <w:t xml:space="preserve">Resistive Switching Hysteresis in Thin Films of Bismuth Ferrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+                <w:t xml:space="preserve">A. Razumnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.08.004⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 444 (1), pp.183--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2013.790759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755975v1</w:t>
+                <w:t xml:space="preserve">hal-01757219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyrrole/lanthanum strontium manganite oxide nanocomposites: Elaboration and characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chellalchamy Anbalagan Amarnath</w:t>
+                <w:t xml:space="preserve">Cu-Doping Effect on Dielectric Properties of Organic Gel Synthesized Ba4YMn3-xCuxO11.5±δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Roger</w:t>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 206, pp.217--225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01721198v1</w:t>
+                <w:t xml:space="preserve">hal-01755975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching Hysteresis in Thin Films of Bismuth Ferrite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carcan</w:t>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Allouche</w:t>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 444 (1), pp.183--189. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150193.2013.790759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757219v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Composition-Graded Perovskite Films Grown by a Dual-Beam Pulsed Laser Deposition Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9526,64 +9526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca and Co Substitutions in (Ca,Co)(OH)2 Hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9649,508 +9649,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of manganese spinel nanoparticles at room temperature by coprecipitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824358v1</w:t>
+                <w:t xml:space="preserve">hal-00824471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaCu3Ti4O12 Thin Films on Conductive Oxide Electrode: A Comparative Study between Chemical and Physical Vapor Deposition Routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria R. Catalano</w:t>
+                <w:t xml:space="preserve">Graziella Malandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Malandrino</w:t>
+                <w:t xml:space="preserve">Corrado Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Bongiorno</w:t>
+                <w:t xml:space="preserve">Roberta G. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fiorenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 133 (2-3), pp.1108--1115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.02.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Synthesis of manganese spinel nanoparticles at room temperature by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (1), pp.55-60. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192, pp.109-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824471v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of a solid solution from brucite to b-Co(OH)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10235,51 +10235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Properties of Hexagonal Perovskite Ceramics Prepared by Different Routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10390,51 +10390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaCu3Ti4O12 Thin Film Capacitors: Evidence of the Presence of a Schottky Type Barrier at the Bottom Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bodeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10657,51 +10657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10709,51 +10709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (10), pp.104104. </w:t>
@@ -10791,51 +10791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Spin Resonance of Nickelate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,319 +10893,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of electron spin resonance in CaCu3Ti4O12 substituted with transition metal elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (5), p. 1021-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430703v1</w:t>
+                <w:t xml:space="preserve">hal-00512691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Temperature dependence of electron spin resonance in CaCu3Ti4O12 substituted with transition metal elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 182 (5), p. 1021-1026. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.875-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512691v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the yttrium and zinc substitutions effects in Bi2Sr2CaCu2O8+δ compounds by transport measurements</w:t>
               </w:r>
@@ -11363,64 +11363,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11475,103 +11475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron spin resonance and neutron diffraction studies of Nd0.5-0xPrxSr0.5MnO3 (x=0.125, 0.25)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.5222-5229. </w:t>
@@ -11609,77 +11609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and transport properties in substituted Bi2Sr2CaCu2O8+δ-modulated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11800,51 +11800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high-entropy perovskite (LaNdSmSrBa)Co0.2Fe0.8O3-δ oxygen electrodes for reversible solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12046,77 +12046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-sintering process on sol-gel synthesised Bi0,5Na0,5TiO3 for enhanced temperature stability of relaxor ferroelectric state and energy storage properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Meeting of the condensed matter section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12141,77 +12141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-free BNT-based ceramics for energy storage at high temperature using modified citrate method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12262,90 +12262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of Bi 0,5 Na 0.5 TiO 3 -based ceramics synthetize by optimized sol-gel method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Meeting of the condensed matter section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12364,277 +12364,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Wallart</w:t>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750429v1</w:t>
+                <w:t xml:space="preserve">hal-04485893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ruyter</w:t>
+                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485893v1</w:t>
+                <w:t xml:space="preserve">hal-03750429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(La,Sr)MnO3 / (Ba,Sr)TiO3 interface chemical modulation and band structure tuning</w:t>
               </w:r>
@@ -12672,51 +12672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreazza P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Materials Research Society Spring Meeting, E-MRS Spring 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -12790,77 +12790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Recent Progress on Core Shell Nanostructures of Colossal Permittivity Materials for Capacitors: Synthesis and Dielectric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13557,255 +13557,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of SrTiO3 on microstructure and electrical properties of Ca0.9Sr0.1Cu2.9Mg0.1Ti4O12 ceramics</w:t>
+                <w:t xml:space="preserve">Improvement of the Nonlinear and Dielectric Properties of CaCu3Ti4O12 Ceramics by Nickel Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Senda Said</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Saîd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612322v1</w:t>
+                <w:t xml:space="preserve">hal-04612329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Nonlinear and Dielectric Properties of CaCu3Ti4O12 Ceramics by Nickel Doping</w:t>
+                <w:t xml:space="preserve">Influence of SrTiO3 on microstructure and electrical properties of Ca0.9Sr0.1Cu2.9Mg0.1Ti4O12 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Senda Saîd</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612329v1</w:t>
+                <w:t xml:space="preserve">hal-04612322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId440"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13881,51 +13881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1F8DF0B"/>
+    <w:nsid w:val="1687A2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14112,51 +14112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-autret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070140855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00883b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sa&#238;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-025-01321-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Rhouma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Souidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-14977-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Hamdaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lassoued" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.130101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102333" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-13052-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boujibar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lahmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah-Lung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201243" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03586173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regaya Ksiksi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Zid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131764" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07645-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.2c00013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-09144-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chafik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03255468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01647" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meledje Martin Nomel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106431" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dujardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.138" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sabarthes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01192G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.105943" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.282" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WGB12S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059010v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.288" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gadri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.11.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CQWMKFW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74F048DV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.05.053" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LJ5FGM9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741095v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKR1PL9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHQMPQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Senda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Torkani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Farhat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C31M0PTW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T612C9T9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos-Pena" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2016-03/2/329" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.H. Tran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Damas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZSW16M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2015-02/3/220" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3H45QPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.03.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZC3875-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757214v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7D7TQ1P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellalchamy Anbalagan Amarnath" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.02.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1DL2VW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.073" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80S8B49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT87PFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.01.033" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV9137-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612715v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Souza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.67.206" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612735v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jirak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070628+" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194155v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191506v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lagny" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guesnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-031210mtgabs" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538926v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8128609/v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339200v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-S&#225;nchez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Esteve-Cano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Montigny" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-41hkj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538938v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Wannassi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Missaoui" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Tachouaft" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad798a" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612371v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612361v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612322v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612329v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-autret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070140855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00883b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sa&#238;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-025-01321-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Rhouma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Souidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-14977-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Hamdaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lassoued" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.130101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102333" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-13052-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boujibar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lahmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah-Lung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201243" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03586173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regaya Ksiksi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Zid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131764" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07645-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.2c00013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-09144-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chafik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8020027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03255468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meledje Martin Nomel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106431" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sabarthes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01192G" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060578v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dujardin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.138" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.105943" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.288" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.282" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WGB12S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02136333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gadri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.11.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CQWMKFW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74F048DV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.06.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHQMPQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Simplice Kouassi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sagou Sagou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmsa.20170601.18" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741095v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.074" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKR1PL9B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.05.053" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LJ5FGM9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagou Jean-Pierre Sagou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.am.20170605.12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Senda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Torkani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos-Pena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2016-03/2/329" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Farhat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C31M0PTW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T612C9T9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757208v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.03.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZC3875-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3H45QPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345766v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2015-02/3/220" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757207v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C.H. Tran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Damas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZSW16M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7D7TQ1P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721198v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chellalchamy Anbalagan Amarnath" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.02.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1DL2VW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.08.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CGFHTCZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.073" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80S8B49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824358v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT87PFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.01.033" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV9137-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831026v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2012.09.043" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60MLQ6M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612715v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Souza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.67.206" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612735v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jirak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070628+" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194155v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191506v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lagny" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guesnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-031210mtgabs" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538926v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8128609/v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339200v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-S&#225;nchez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Esteve-Cano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Montigny" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Santos-Pe&#241;a" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-41hkj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538938v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Wannassi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Missaoui" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Tachouaft" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Mabrouk" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad798a" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612371v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612361v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612329v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612322v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>