--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Auzolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR  au département de musicologie de l'université de Poitiers, chercheuse titulaire au FoReLLIS (Formes et représentations en linguistique, littérature, et dans les arts de l'image et de la scène, UR 15076).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de musique, titulaire d'un doctorat en philosophie (esthétique) et d'une HDR en musicologie et philosophie esthétique.Enseignant-chercheur en musicologie à l’université de Poitiers depuis 2000, ma démarche interdisciplinaire interroge les interactions entre le monde de la scène et l’univers musical.Après avoir pris leur ancrage dans la perspective diachronique du long XIXe siècle, depuis les années 2000 mes travaux de recherche portent sur la seconde moitié du XXe et le XXIe siècles, principalement francophones. Dans une perspective esthétique et historique, j’étudie le contexte de création, la genèse de l'écriture, la mise en scène, la réception et les rapports texte/musique.J’ai par ailleurs acquis une solide expérience d’inventaire, catalogage et valorisation de fonds d’archives contemporains.Autrice, dramaturge et metteuse en scène, j’encadre des spectacles de recherche-création dans le cadre universitaire depuis 2007.J'ai été boursière du CNL (2013 et 2015), de la fondation des Treilles (2013 et 2016) et de l'université de Poitiers (2023), titulaire de la prime d'excellence scientifique puis Ripec depuis 2017. Deux de mes ouvrages ont été primés par le Prix des muses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                        *****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux  s’efforcent de penser la création théâtrale dans son articulation avec la musique, comme la création musicale dans son rapport avec les éléments extra-musicaux, principalement le théâtre, mais aussi, la poésie, la littérature et la peinture. Dans une perspective historique aussi bien diachronique que synchronique, mes sources sont les œuvres elles-mêmes, mais également les écrits et les entretiens avec les artistes, ainsi que les archives des institutions, des compagnies et des auteurs. J’ai ainsi développé une expertise patrimoniale : inventaire, catalogage, expertise, valorisation scientifique et médiation culturelle de fonds personnels et institutionnels.  L’approche esthétique, adoptée dès mes premiers travaux aux confins de la musicologie et de la philosophie, complète cette lecture des arts de la scène et du spectacle.Ainsi, trois axes méthodologiques peuvent être définis, bien que de nombreuses passerelles thématiques les relient. Ils sont ici présentés par ordre chronologique dans mon parcours académique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 Esthétique de la musique, des arts de la scène et du spectacle XIXe- XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Le théâtre lyrique est envisagé dans sa réalisation (rapports texte/musique, singularités stylistiques et esthétiques,) comme dans son inscription dans la société qui le porte (contexte de création, genèse de l’écriture, mise en scène,) ainsi que l’imaginaire qui s'y rattache, notamment dans une lecture bachelardienne des phénomènes. Mes travaux monographiques se sont portés sur Richard Strauss, Daniel-Lesur, Gilles Tremblay, Michèle Reverdy, Philippe Boesmans, Joël Pommerat et Philippe Quesne.D’autre part, dans une démarche comparative, j’étudie les thèmes et concepts venant irriguer l’imaginaire musical : la fête, la représentation de l’artiste, le paysage, la ville, la maison, l’enfance, la peur, l’orientalisme, l’eau, la barbarie. Au début des années 2010, j’ai concentré mon attention sur les liens entre opéra et théâtre, phénomènes de miroir, de transfert et de porosité, notamment à travers une étude sur la place de la musique dans les spectacles de Joël Pommerat. Depuis 2020, je travaille sur la musique pour le théâtre contemporain en France et prépare un dépôt d’ANR puis d’ERC qui bénéficie d’une bourse de l’Université de Poitiers (UP Squared).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2 Histoire de la création théâtrale aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Sollicitée en 2004 pour expertiser le fonds d’archives de Daniel-Lesur (1908-2002), en contextualisant sa vie et son œuvre, mon intérêt s’est porté sur les musiques en marge des avant-gardes en France dans la seconde moitié du XXe siècle. Mesurant l'importance du répertoire lyrique de création, j’ai constitué un groupe de recherche soutenu par le Criham (université de Poitiers), l'OMF (Paris-Sorbonne), l'IRCAM, le CDMC et la ROF. OPEFRA a réuni une soixantaine de chercheurs jusqu’en 2015 lors de douze journées d’étude, aujourd’hui publiées. Dans ce mouvement, le CNRS m’a accueillie en délégation en 2011-2012 pour enrichir la base de données « Chronopéra » pour la période 1900-1989. Je participe à plusieurs chantiers de recherche sur les institutions lyriques en France (histoire de l’Opéra-Comique, de l’Opéra de Paris, de la Péniche Opéra, du Programme musical de France Culture, de la Compagnie Louis Brouillard), et suis sollicitée pour des comptes-rendus, expertises et actions de valorisation, notamment dans les théâtres et à la radio.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3 Études patrimoniales (XXe-XXIe siècles francophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Stimulée par la richesse historique du fonds Daniel-Lesur, j’ai convaincu ses héritiers de le déposer au département de la musique de la BnF. Dans cette dynamique, j’ai établi son catalogue raisonné en lien avec la BnF (Catherine Massip), organisé un colloque et édité les actes.Cette expertise a scellé mon association avec l’IReMus (2016-2024), pour la direction de l'inventaire et de la valorisation du fonds archivistique de la Péniche-Opéra. Deux journées d’études annuelles ont fédéré les chercheurs des trois laboratoires associés (IReMus, IRET, CRIHAM) pendant quatre ans. En clôture de cet ambitieux projet de recherches, un colloque international, un spectacle de recherche-création et une exposition ont eu lieu à Paris et Poitiers au printemps 2022.Enfin, j’ai collecté et/ou localisé une grande partie des archives éparses de Philippe Boesmans et suis en lien avec la Bibliothèque Royale de Belgique (KBR) pour leur conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après l’obtention de l’agrégation en 1988, le début de ma carrière s’est déroulé d’une part dans le secondaire (collèges de ville, campagne et zone d’éducation prioritaire pendant 5 ans) et d’autre part en formation de formateurs (École normale de Cergy Pontoise, université de Nanterre, IUFM de Tours pendant 6 ans), me permettant d’interroger la mise en œuvre et les enjeux de l’enseignement de la musique à un public de scolaires ou de non spécialistes. J’ai été chargée de cours en histoire de la musique à l’Université Catholique de l’Ouest (Angers) ainsi qu’en technique vocale et préparation à l’agrégation à l’université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recrutée comme MCF en 2000 à l’université de Poitiers, le poste « Histoire de la musique du XIXe siècle » au département de musicologie m’a permis de construire, en écho à mes recherches, des cours de musicologie historique et analytique en licence, master et agrégation, mais aussi des diplômes et enseignements fondamentaux comme professionnels croisant musique et arts de la scène en licence et master. J’ai été invitée à donner cours et séminaires dans différentes écoles et universités françaises, Paris-Sorbonne, ENS Ulm, Paris III, Paris-8, Collège international de philosophie, Versailles, Tours, Nantes, Angers, et à l’étranger à Lancaster et New-York, ainsi que pour la formation continue des professeurs de l’académie de Paris. Attentive à l’orientation des étudiants dans les métiers de la musique et de la culture, je suis engagée depuis 2006 dans les actions d’insertion professionnelle de l’université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans chacun de mes postes, j’ai développé des partenariats et mené des projets avec des institutions culturelles (Festival d’automne, IRCAM, BNF, Ministère de la culture), des maisons et festivals d’opéra (Opéra de Paris, Théâtre royal de La Monnaie, Opéra de Stuttgart, Théâtre du Châtelet, Opéra-Comique, Péniche-Opéra, Opéra de Tours, Opéra de Nantes, Soirées lyriques de Sanxay, Opéra de Limoges, Festival international d’Art lyrique d’Aix-en-Provence), et des institutions théâtrales (Comédie française, Théâtre des Bouffes du Nord, TAP de Poitiers,  Méta-CDN de Poitiers, Théâtre Olympia-CDN de Tours, Compagnie Louis Brouillard, Vivarium Studio).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis la rentrée 2023 j’enseigne un module de 18h consacré à &amp;quot;musique et spectacle vivant&amp;quot; en deuxième année de licence d’arts du spectacle à l’Université catholique de l’ouest.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon élection à l’université de Poitiers, je me suis investie dans les tâches administratives aussi bien sur le plan local (notamment direction de laboratoire, responsabilité de département, création et responsabilité de diplômes, insertion professionnelle), que dans le cadre de mandats nationaux (CNU, ANR, HCERES).À la 22e section du CNU (Histoire moderne et contemporaine, histoire de l’art histoire de la musique), où j’ai siégé pour trois mandats (nommée, puis deux fois élue sur une liste indépendante), j’ai représenté seule la musicologie pendant deux mandats. Cette expérience interdisciplinaire fut particulièrement stimulante. Elle a nourri mon expertise scientifique et a contribué à me conduire à assumer la direction du site de Poitiers du Criham, équipe de recherche interdisciplinaire d’histoire moderne et contemporaine, histoire de l’art et musicologie entre 2022 et 2025 (130 membres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique artistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai découvert les arts par la musique, la danse puis le théâtre. J’écris depuis 1977 ; pour accompagner mon écriture, je pratique la photographie depuis 1988, la vidéo depuis 2012.https://cecilebelleyme.com/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après un apprentissage de la musique de 1969 à 1973 par la méthode Martenot, j’ai travaillé la flûte traversière (F.-J. Brun) à la Légion d’Honneur puis dans les conservatoires de la ville de Paris (Xe) et la technique vocale et l’art lyrique. avec Yaël Benzaquen. J’ai étudié le piano et le violon en cours particuliers. Entre 1992 et 2002, j’ai fait partie de chœurs de femmes à 16 ou 12 voix en Région Centre (mezzo colorature). Comme flûtiste, je joue régulièrement le répertoire baroque avec une violoncelliste et accompagne mes lectures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Initiée à la danse classique (O. Courtiade 1970-80), puis aux claquettes américaines et au modern jazz (1988-92), à la rythmique dalcrozienne (Joy Kane 1988-1993), j’ai pratiqué le flamenco de 2003 à 2013, et poursuis par le yoga (jivamukhti et kundalini) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Formée en théâtre par Pierre Bertin à la Légion d’Honneur, à partir de 1982, j’ai assisté aux répétitions de productions à l’Opéra de Bordeaux (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Louise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Tours (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigoletto, Candide, Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Nantes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Reigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Paris (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuto Cellini, La Flûte enchantée, Le Vaisseau fantôme, Yvonne, princesse de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Cardiff (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte enchantée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à la Monnaie de Bruxelles (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au monde, On purge bébé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au Festival d’Aix-en-Provence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à l’Opéra-Comique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Je me suis formée à la mise en scène et à la direction d’acteurs en observant D. Krief, Ph. Godefroid, B. Besson, A. Stadler, D. Cooke, R. Carsen, L. Bondy ou encore J. Pommerat. J’ai accompagné les cinéastes E. Engels et S. Toutain à la documentation, au scénario, au repérage et au montage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai pu professionnaliser ma créativité à France Culture comme productrice déléguée (1989-1999), à une époque où Radio France accordait temps et moyens pour ciseler le matériau sonore et dramaturgique des émissions. Je poursuis aujourd’hui une activité régulière d’écrivaine, de poète, d’autrice de spectacles, dramaturge et metteuse en scène, notamment en recherche-création dans un cadre universitaire. Sociétaire de la SCAM et membre de la SGDL, j’ai été cooptée au Parlement des Écrivaines Francophones en mai 2024. (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.parlement-ecrivaines-francophones.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les chansons effectuent une dilatation de l’instant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Théâtres contemporains de la naissance et poétiques de l’accouchement, 10, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114313ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures chantantes dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Musique !, 243, pp.91-94. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.243.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du programme papier au fichier numérique : radiographie et exploitation du fonds d'archives de la Péniche Opéra (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roupie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le document d’archives à l’ère du numérique : Réflexions sur les pratiques actuelles de la recherche. Dossier, 2021 (5), https://tierce.edel.univ-poitiers.fr/index.php?id=590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans au miroir de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, "L’opéra en France depuis la Libération : évolutions et révolutions", 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Composer avec ce qui existe » : Philippe Boesmans, né en 1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traces et usages du passé Dossier, 2016 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinocchio&amp;quot;, de J. Pommerat et Ph. Boesmans (208-2017) : être, devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de théâtre en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (15), pp.239-260. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10777-4.p.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York, Oxford University Press, 2019, 106 (1), pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra aujourd'hui. Maurice Roche. Gérard Macé&amp;quot;, Béatrice Didier & Emmanuel Reibel (éds). Europe no 1051/1052, novembre-décembre 2016, 380 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tome 105, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dossier, 2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Trouble persistant&amp;quot;. De l'expérience sensorielle à la quête de sens : &amp;quot;Au monde&amp;quot; de Joël Pommerat (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera Rivista di filosofia e di teoria delle arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-9251/8730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résurgence du merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gilles Tremblay, ou le plain-chant contemporain, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opéra comme lieu de recherche et de création : Médée (2003) de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Maurice et Marie-Madeleine Duruflé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et destinée d'un jeune organiste : le cas Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte harmonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, "L'orgue en France entre les deux guerres", n°90, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Ballets Russes rêvent l'Allemagne romantique : &amp;quot;carnaval&amp;quot; opus 9, de Schumann à Fokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Robert Schumann", n°22, pp.203-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Aller à la racine de la force imaginante&amp;quot;, l'expérience d'une lecture de l'opéra à la lumière de l'Eau et les rêves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gaston Bachelard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Furor pieno - Figures de la folie au masculin dans l'opéra italien de la première moitié du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montemagno Giuseppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, "L'opéra italien au XIXème siècle", n°19, pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures carnavalesques du premier romantisme musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'art des figures, 5, pp.345-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'imaginaire du voyage : le &amp;quot;voyage d'hiver&amp;quot; de Schubert et quelques mélodies de Poulenc&amp;quot;, &amp;quot;Gare maritime&amp;quot;, Hors-série, Nantes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Revue de la Maison de la Poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir à l'oeuvre, quelques figures de l'érotisme dans l'opéra - Carmen, Salomé, Lady Macbeth de Mzensk - Suivi d'un entretien avec Philippe Godefroid, metteur en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Nude or naked ? Erotiques ou pornographies de l'art", n°4, pp.605-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessein, rite, réjouissance : une anthropologie des représentations du mariage dans le théâtre lyrique depuis Les Noces de Figaro de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Musique et rite(s)", 44-46, pp.148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casta Diva, entretien avec Danièle Blanchelande autour d'une scénographie plastique et sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, "Art de la mise en scène, mise en scène de l'art", n°3, pp.429-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, mise en scène d'une société en fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, "Art de la mise en scène, mise en scène de l'art", n°3, pp.361-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine et l’imaginaire musical : rhapsodie à trois voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, varia, 5, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14710-7.p.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France aux XIXe et XXe siècles : métamorphoses d'un genre inféodé au goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française des professeurs de chant pour l'étude et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°2, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra bref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'art du bref"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet, l'effet, l'émotion : trois formes de théatralisation du silence dans le théâtre lyrique au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Musique et silence, 32-34, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Strauss, &amp;quot;Intermezzo&amp;quot;, analyse musicale et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 138, pp.28-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chostakovitch, &amp;quot;Lady Macbeth de Mzensk&amp;quot;, Commentaire littéraire et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.22-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arme suprême de la mémoire&amp;quot; Élaboration et traces des mises en scènes d'opéra de Joël Pommerat (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les écrits de la mise en scène lyrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théâtres de la naissance et poétiques de l’accouchement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Arras, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra et Radio France : dans l'effervescence du théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Péniche Opéra 1982-2015"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la soute aux magasins : présence, transfert et avenir des archives de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IReMus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transmettre la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, BSG, BNF, IREMUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau (1951), derniers feux de l'orientalisme à l'Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'Orient et l'Opéra"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire des archives de la Péniche Opéra : méthode, réalisation, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mémoire des arts et du spectacle vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Que le silence m'écoute !&amp;quot; Hommes et femmes de lettres dans les opéras de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'écrivain(e) dans la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orages et nuages : la représentation des phénomènes aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'heure nécessaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'étude de l'orientalisme à l'Opéra de Paris : &amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, 1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique tunisienne dans ses dimensions maghrébines et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sidi Bou Saïd, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Pinocchio&amp;quot; de Philippe Boesmans et Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pinocchio et fil(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace sensible dans les oeuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'espace sensible dans la production du théâtre musical et d'opéra de 1970 à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spectacles de Joël Pommerat : une esthétique de l'expérience sensorielle&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le théâtre et les cinq sens. Théories, esthétiques, dramaturgies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Galati, Avignon, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensation, sensualité, irréfutabilité dans les oeuvres lyriques composées d'après les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pour une "idéographique" générale de la raison au XXIe siècle. Philosophie et arts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de Philosophie, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation et transfert dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intertextualités au XXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un catalogue raisonné : le cas de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Catalogues #2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur (1908-2002) et les traditions populaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"City of Light : Paris 1900-1950"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Royaume-Uni, May 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre à l'opéra, introduction à l'oeuvre lyrique de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Michèle Reverdy, compositrice intranquille"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène dramatique à la scène lyrique : La chanson dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'intime et le collectif dans la chanson des XXe et XXIe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : Wintermärchen de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internatonal "Rencontres du jazz et de la musique contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse II-Le Mirail, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Don Juan de Mañara&amp;quot; : la rédemption, figure emblématique de l'opéra dans l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Henri Tomasi et la Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Complexe d'Ophélie dans quelques opéras du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hommage à Gaston Bachelard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry, Oct 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de Jacques Rouché pour les œuvres lyriques de Jules Massenet à l'Opéra de Paris dans l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Massenet aujourd'hui : héritage et postérité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français dans le sillage de Jeune France : &amp;quot;Andrea del Sarto&amp;quot; de Daniel-Lesur (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Une musique française après 1945 ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNSMD, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto &amp;quot;(1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les livrets d'opéra 1945-1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Mar 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1941-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques (1920-1950)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'Opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le répertoire de l'Opéra de Paris (1671-2009), Analyse &amp; interprétation, Institut de recherche sur le patrimoine musical en France (IRPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et le monde de l'orgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Orgue à Paris dans les années 30"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à la représentation : l'exemple des opéras de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Paroles et musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Paris-Sorbonne/Paris III, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phénoménologie de la peur sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les peurs du XVIe siècle à nos jours, expressions perceptions et effets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerbeb&amp;quot; de Samuel-Rousseau (1951), contribution à une étude l'orientalisme à l'Opéra de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le voyage : l'orientalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur's Andrea del Sarto: Daring and Nostalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association Symposium Nostalgia &amp; Innovation in Twentieth-Century French Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français au temps de Benjamin Britten 1943-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La réception de Britten en province"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le répertoire de l'Opéra de Paris (1671-2009), Analyse et interprétation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/IRPMF, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Musique, art et religion dans l'entre-deux-guerres : la construction d'une culture en pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montréal, Canada. pp.155-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa-Lobos et la scène lyrique : l'exemple de Magdalena, une 'aventure musicale' (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Hommage à Villa-Lobos organisé par l'Université Paris-Sorbonne, la Chaire d'Histoire du Brésil, l'Observatoire Musical Français, Ambassade du Brésil en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des archives d'un compositeur : L'exemple de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Journée d'étude Diversité des sources et approches en musicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés de musicologie de Tours et Poitiers, Oct 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, Jeune France et les traditions musicales françaises 1936-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude Elans nationaux et patriotiques de la Seconde Guerre mondiale : son impact sur les mouvements idéologiques et musicaux organisée par le groupe de recherche MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans Reigen de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interartistique "Les Relations texte-musique, prospective et exemples de recherches",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de guerre : un tournant radical dans la perception du monde musical par le compositeur Daniel-Lesur, 1908-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortie de crise : Les mécanismes de résolution de crises politiques (XVIe-XXe siècle), colloque organisé à la MSHS de l'université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, a composer's life in pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Music, Body and Stage : the iconography of music theater and opera"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'iconographie musicale et le Répertoire international d'iconographie musicale, RIDIM, The City University of New-York, Mar 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et la Schola cantorum, 1935-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Autour de la Schola Cantorum et de Vincent d'Indy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de l'esthétique musicale : la pensée de Bachelard en oeuvre dans l'analyse phénoménologique du répertoire lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Comparatisme, Rencontre interartistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMF, Université Paris-Sorbonne, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interarts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I/Paris-Sorbonne Paris IV, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de 'Manon Lescaut' à 'La Houppelande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la &amp;quot;trilogie populaire&amp;quot; de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques II. Actes du séminaire doctoral et post-doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nov 1998, Paris, France. pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et musique, transferts culturels et identités nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Vialleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 15, 331 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pommerat. Poésie du sonore et théâtralité du musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études sur le théâtre et les arts de la scène, Tiphaine Karsenti; Florence Naugrette; Marco Consolini, 978-2-406-15557-7. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs musicaux et sonores de la barbarie moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Réra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château-Gonthier, Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collection Musiques XX-XXIe siècles, 978-2-91904687-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aedam Musicae, 2017, Musiques XX-XXIe siècles, 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Spectaculaire - Arts de la scène, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.78999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'étrangeté, ou l'opéra selon Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-330-03011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre de Daniel-Lesur. Catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Nationale de France, pp.151, 2010, 978-2717724554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur Daniel-Lesur : Compositeur et humaniste (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris-Sorbonne, pp.412, 2009, 978-2840506225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comparatisme : enjeux et méthodes : actes de la Rencontre interartistique du 21 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, 2006, Conférences et Séminaires, n°23, 2-84591-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra s’expose à l’université de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra dans le sillage du Programme Musical de France culture 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participative à la recherche création : Variations autour d’une barque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je l’ai tuée parce que je voulais avoir un enfant ». Meurtres au féminin dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Judith le Blanc; Gwénaëlle Le Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles du crime au féminin en Europe. Théâtre, musique, cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et création : les grandes productions lyriques au Palais Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Auclair; Benoît Cailmail; Boris Courrège; Inès Piovesan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Opéra Garnier : histoire d’un Palais mythique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, diriger : le parcours de Daniel-Lesur (1908-2002) rue Saint-Jacques (1935-1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Douche; Cédric Segod-Genovesi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, enseigner et composer à la Schola Cantorum (1896-1962)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-163, 2022, Collection Musiques XIXe-XXe siècles, 978-2-919046-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, derniers feux de l’orientalisme à l’Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal Levante l'astro nascente : l'Orient et l'opéra = l'Oriente e l'opera : Séminaires "L'opera narrateur" 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.175-187, 2021, 978-88-5543-103-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera&amp;quot; (p. 293-296) &amp;quot;The Nightingale&amp;quot; (p. 277-279) &amp;quot;The Rake's Progress&amp;quot; (p. 351-352)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Campbell; Peter O'Hagan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Stravinsky Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer en France entre 1944 et 1954 : les compositeurs &amp;quot; hors-série&amp;quot; à la lumière du débat &amp;quot;Pour ou contre la musique moderne ?&amp;quot; &amp;quot;, Alain Poirier, Laurent Feneyrou (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la Libération au Domaine musical Dix ans de musique en France (1944-1954)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris,Vrin, pp.342-350, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sensible dans les œuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Demoz; Giordano Ferrari; Alejandro Reyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace « sensible » de la dramaturgie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.361-373, 2018, 978-2-343-15164-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de Marimba dans une chambre à coucher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecile Auzolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aedam Musicae, 2017, Coll. "XX-XXIe siècles", 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Post-moderne ou singulier ? Hommage à Philippe Boesmans pour ses 80 ans", Actes du Colloque international du 18 au 23 juillet 2016, Fondation des Treilles/Festival d'Aix-en-Provence/Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto&amp;quot; (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900. Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2015, Collection "Le Spectaculaire", série "Théâtre", 978-2-7535-4172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : &amp;quot;Wintermärchen&amp;quot; de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Rencontres du jazz et de la musique contemporaine", Michel Court et Ludovic Florin (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, coll. "U-Jazz", pp.137-152, 2015, 978-2-8107-0374-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1938-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques", Paris, Vrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un siècle de créations lyriques en France : paradoxes, utopies, réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Spectaculaire | Arts de la scène, 978-2753541726. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Juan de Mañara : la rédemption, figure emblématique de l’opéra francophone dans l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Tomasi, du lyrisme méditerranéen à la conscience révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-376, 2015, 979-1032000069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massenet au Palais Garnier dans l'entre-deux-guerres : l'action de Jacques Rouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet aujourd'hui : héritage et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86272-654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'eau dans l'opéra de Wagner à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire musical français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, analogie, symbole : l'exemple des musiques de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°50, pp.51-60, 2013, Série "Conférences et séminaires" N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena, une« aventure musicale» de Rio à Paris (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Lobos, des sources de l’œuvre aux échos contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.153-172, 2012, 978-2-7453-2341-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la Réunion des Théâtres Lyriques Nationaux (1936-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique : approches comparées, 1669-2010 : [colloque, Paris, Opéra-Comique, 2, 3 et 4 décembre 2010]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°38, Ecole Nationale des Chartes, pp.219-238, 2012, coll. "études et rencontres", 38, 978-2-35723-023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation, représentation, stylisation : pour une phénoménologie de la peur à l’opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ennemie intime : la peur : perceptions, expressions, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2011, 978-2-7535-1481-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra au rythme de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denizeau, Gérard; Pistone, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au temps des arts : hommage à Michèle Barbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris Sorbonne, pp.81-90, 2010, Musiques écritures, 978-2-84050-672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître à l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Naissance, Histoire, cultures et pratiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Albin Michel, pp.86-89, 2010, 978-2-226-19318-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, art et religion dans l'entre-deux-guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.155-178, 2009, 978-2-914373-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans &amp;quot;Reigen&amp;quot; de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Relations texte-musique, prospective et exemples de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire musical français, pp.107-114, 2008, 978-2-84591-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la maison sur la scène lyrique de Verdi à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison de l'artiste : construction d'un espace de représentations entre réalité et imaginaire, XVIIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, 978-2-7535-0439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur l&amp;quot;imaginaire vénitien de Guardi à Paganini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques, analogies et interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.63-76, 2006, 2-84050-393-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, 2005, "L'université des arts", 9782252035412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de Manon Lescaut à Il tabarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité, intertextualité: les livrets d'opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.93-106, 2003, 2-86939-189-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la 'trilogie populaire' de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Fachard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi. Pour l'expression d'une culture "Nazional-popolare" en Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, Nancy P.R.I.S.M.I., pp.123-135, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne, OMF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques : quels rapports ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, pp.127-143, 2000, série "Musique et Arts plastiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Monographies sur les Don Juan lyriques du XXe siècle : « Goossens » (pp.447-449), « Lattuada » (pp.540-541), « Malipiero » (pp.585-586), « Reutter » (pp.789-792), « Stravinsky » (pp.895-899), « Tomasi » (pp.926-928). Article transversal : « Voix » (pp.1001-1004).], Pierre Brunel (dir.), Paris, Robert Laffont, 1999, 1025 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de Don Juan", Pierre Brunel (dir.), Paris, Robert Laffont, 1025 p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Analyse musicale des opéras-comiques de Barraud (pp.109-111), Busser (pp.180-183), Delibes (pp.221-228), Hahn (pp.281-287), Messager (pp.379-395), d'Ollone (pp.450-455), Reber (pp.487-494), Saint-Saëns (pp.503-505), Sauguet (pp.506-509).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de l'Opéra-Comique français", Francis Claudon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne, Peter Lang, 533 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un compositeur au sourire espiègle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.forumopera.com/dossier/philippe-boesmans-1936-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi n'es-tu pas plus moderne ? » (I, 5) Philippe Boesmans et &amp;quot;Yvonne, princesse de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de salle d’"Yvonne, princesse de Bourgogne" de Philippe Boesmans, Opéra de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, p.26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Saint François d'Assise&amp;quot; d'Olivier Messiaen pour l'Opéra de Paris », &amp;quot;L'Encyclopédie de l'Opéra de Paris&amp;quot;, Henri Loyrette et Sarah Barbedette, (dir.), Paris, Réunion des Musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ébats du compositeur et de sa psyché&amp;quot;, pour la notice du disque CYP 4656, reprise en français et en anglais de &amp;quot;Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, 1/2019, p. 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Le fonds d'archives de la Péniche Opéra&amp;quot;, Inventaire réalisé et dirigé à l'IReMus, http://www.iremus.cnrs.fr/fr/publications/le-fonds-darchives-de-la-peniche-opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir du monde&amp;quot;, publié dans le programme de la reprise d'&amp;quot;Au monde&amp;quot; Philippe Boesmans à l'Opéra-Comique, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915-2015 Centenaire Pierre Wissmer&amp;quot;, notices pour l'enregistrement des &amp;quot;Symphonies 1-9&amp;quot;, des &amp;quot;Concertos pour piano n°s 1 & 2&amp;quot;, du &amp;quot;Concerto pour violon&amp;quot; et du &amp;quot;Concerto Valcroziano&amp;quot;, Naxos 8 505241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculum mundi, l'étrangeté, du théâtre à l'opéra&amp;quot; [version bilingue français/néerlandais], programme du Théâtre Royal de la Monnaie, Bruxelles, pour la création mondiale d'&amp;quot;Au monde&amp;quot; Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonatine pour violon et piano&amp;quot;, &amp;quot;Sonate pour piano&amp;quot;, &amp;quot;Trois études pour piano&amp;quot;, &amp;quot;Trio Adelfiano&amp;quot; de Pierre Wissmer, Notices accompagnant l'enregistrement par Anne de Fornel (Piano) et le trio Steuermann, Hortus, Hortus 094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Symphonies de Pierre Wissmer&amp;quot;, Notice accompagnant l'enregistrement de l'intégrale des neuf symphonies, Integral Classic Int 221.242/4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues imaginaires&amp;quot;, Programme de la création de l’œuvre de Daniel-Lesur, Orchestre Léon Barzin, dir. Jean-Jacques Werner, Paris, Église Saint-Germain des Prés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Butterfly&amp;quot;, Programme de l'Opéra de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'asservissement à l'absolution : les métamorphoses d'une quête illusoire&amp;quot;, Dimitri Chostakovitch, Lady Macbeth de Mtzensk, programme de l'Opéra de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salomé de Strauss&amp;quot;, Présentation de l'enregistrement intégral de l'opéra sous la direction de Giuseppe Sinopoli, Deutsche Gramophon 431 810-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Mahler, Symphonie n°6 et Alexander Zemlinsky, 6 Maeterlinck-Lieder&amp;quot;, Notices accompagnant l'enregistrement par Jard van Nes, Royal Concertgebouw Orchestra, dir. R. Chailly, Decca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Auzolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR  au département de musicologie de l'université de Poitiers, chercheuse titulaire au FoReLLIS (Formes et représentations en linguistique, littérature, et dans les arts de l'image et de la scène, UR 15076).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de musique, titulaire d'un doctorat en philosophie (esthétique) et d'une HDR en musicologie et philosophie esthétique.Enseignant-chercheur en musicologie à l’université de Poitiers depuis 2000, ma démarche interdisciplinaire interroge les interactions entre le monde de la scène et l’univers musical.Après avoir pris leur ancrage dans la perspective diachronique du long XIXe siècle, depuis les années 2000 mes travaux de recherche portent sur la seconde moitié du XXe et le XXIe siècles, principalement francophones. Dans une perspective esthétique et historique, j’étudie le contexte de création, la genèse de l'écriture, la mise en scène, la réception et les rapports texte/musique.J’ai par ailleurs acquis une solide expérience d’inventaire, catalogage et valorisation de fonds d’archives contemporains.Autrice, dramaturge et metteuse en scène, j’encadre des spectacles de recherche-création dans le cadre universitaire depuis 2007.J'ai été boursière du CNL (2013 et 2015), de la fondation des Treilles (2013 et 2016) et de l'université de Poitiers (2023), titulaire de la prime d'excellence scientifique puis Ripec depuis 2017. Deux de mes ouvrages ont été primés par le Prix des muses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                        *****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux  s’efforcent de penser la création théâtrale dans son articulation avec la musique, comme la création musicale dans son rapport avec les éléments extra-musicaux, principalement le théâtre, mais aussi, la poésie, la littérature et la peinture. Dans une perspective historique aussi bien diachronique que synchronique, mes sources sont les œuvres elles-mêmes, mais également les écrits et les entretiens avec les artistes, ainsi que les archives des institutions, des compagnies et des auteurs. J’ai ainsi développé une expertise patrimoniale : inventaire, catalogage, expertise, valorisation scientifique et médiation culturelle de fonds personnels et institutionnels.  L’approche esthétique, adoptée dès mes premiers travaux aux confins de la musicologie et de la philosophie, complète cette lecture des arts de la scène et du spectacle.Ainsi, trois axes méthodologiques peuvent être définis, bien que de nombreuses passerelles thématiques les relient. Ils sont ici présentés par ordre chronologique dans mon parcours académique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 Esthétique de la musique, des arts de la scène et du spectacle XIXe- XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Le théâtre lyrique est envisagé dans sa réalisation (rapports texte/musique, singularités stylistiques et esthétiques,) comme dans son inscription dans la société qui le porte (contexte de création, genèse de l’écriture, mise en scène,) ainsi que l’imaginaire qui s'y rattache, notamment dans une lecture bachelardienne des phénomènes. Mes travaux monographiques se sont portés sur Richard Strauss, Daniel-Lesur, Gilles Tremblay, Michèle Reverdy, Philippe Boesmans, Joël Pommerat et Philippe Quesne.D’autre part, dans une démarche comparative, j’étudie les thèmes et concepts venant irriguer l’imaginaire musical : la fête, la représentation de l’artiste, le paysage, la ville, la maison, l’enfance, la peur, l’orientalisme, l’eau, la barbarie. Au début des années 2010, j’ai concentré mon attention sur les liens entre opéra et théâtre, phénomènes de miroir, de transfert et de porosité, notamment à travers une étude sur la place de la musique dans les spectacles de Joël Pommerat. Depuis 2020, je travaille sur la musique pour le théâtre contemporain en France et prépare un dépôt d’ANR puis d’ERC qui bénéficie d’une bourse de l’Université de Poitiers (UP Squared).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2 Histoire de la création théâtrale aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Sollicitée en 2004 pour expertiser le fonds d’archives de Daniel-Lesur (1908-2002), en contextualisant sa vie et son œuvre, mon intérêt s’est porté sur les musiques en marge des avant-gardes en France dans la seconde moitié du XXe siècle. Mesurant l'importance du répertoire lyrique de création, j’ai constitué un groupe de recherche soutenu par le Criham (université de Poitiers), l'OMF (Paris-Sorbonne), l'IRCAM, le CDMC et la ROF. OPEFRA a réuni une soixantaine de chercheurs jusqu’en 2015 lors de douze journées d’étude, aujourd’hui publiées. Dans ce mouvement, le CNRS m’a accueillie en délégation en 2011-2012 pour enrichir la base de données « Chronopéra » pour la période 1900-1989. Je participe à plusieurs chantiers de recherche sur les institutions lyriques en France (histoire de l’Opéra-Comique, de l’Opéra de Paris, de la Péniche Opéra, du Programme musical de France Culture, de la Compagnie Louis Brouillard), et suis sollicitée pour des comptes-rendus, expertises et actions de valorisation, notamment dans les théâtres et à la radio.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3 Études patrimoniales (XXe-XXIe siècles francophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Stimulée par la richesse historique du fonds Daniel-Lesur, j’ai convaincu ses héritiers de le déposer au département de la musique de la BnF. Dans cette dynamique, j’ai établi son catalogue raisonné en lien avec la BnF (Catherine Massip), organisé un colloque et édité les actes.Cette expertise a scellé mon association avec l’IReMus (2016-2024), pour la direction de l'inventaire et de la valorisation du fonds archivistique de la Péniche-Opéra. Deux journées d’études annuelles ont fédéré les chercheurs des trois laboratoires associés (IReMus, IRET, CRIHAM) pendant quatre ans. En clôture de cet ambitieux projet de recherches, un colloque international, un spectacle de recherche-création et une exposition ont eu lieu à Paris et Poitiers au printemps 2022.Enfin, j’ai collecté et/ou localisé une grande partie des archives éparses de Philippe Boesmans et suis en lien avec la Bibliothèque Royale de Belgique (KBR) pour leur conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après l’obtention de l’agrégation en 1988, le début de ma carrière s’est déroulé d’une part dans le secondaire (collèges de ville, campagne et zone d’éducation prioritaire pendant 5 ans) et d’autre part en formation de formateurs (École normale de Cergy Pontoise, université de Nanterre, IUFM de Tours pendant 6 ans), me permettant d’interroger la mise en œuvre et les enjeux de l’enseignement de la musique à un public de scolaires ou de non spécialistes. J’ai été chargée de cours en histoire de la musique à l’Université Catholique de l’Ouest (Angers) ainsi qu’en technique vocale et préparation à l’agrégation à l’université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recrutée comme MCF en 2000 à l’université de Poitiers, le poste « Histoire de la musique du XIXe siècle » au département de musicologie m’a permis de construire, en écho à mes recherches, des cours de musicologie historique et analytique en licence, master et agrégation, mais aussi des diplômes et enseignements fondamentaux comme professionnels croisant musique et arts de la scène en licence et master. J’ai été invitée à donner cours et séminaires dans différentes écoles et universités françaises, Paris-Sorbonne, ENS Ulm, Paris III, Paris-8, Collège international de philosophie, Versailles, Tours, Nantes, Angers, et à l’étranger à Lancaster et New-York, ainsi que pour la formation continue des professeurs de l’académie de Paris. Attentive à l’orientation des étudiants dans les métiers de la musique et de la culture, je suis engagée depuis 2006 dans les actions d’insertion professionnelle de l’université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans chacun de mes postes, j’ai développé des partenariats et mené des projets avec des institutions culturelles (Festival d’automne, IRCAM, BNF, Ministère de la culture), des maisons et festivals d’opéra (Opéra de Paris, Théâtre royal de La Monnaie, Opéra de Stuttgart, Théâtre du Châtelet, Opéra-Comique, Péniche-Opéra, Opéra de Tours, Opéra de Nantes, Soirées lyriques de Sanxay, Opéra de Limoges, Festival international d’Art lyrique d’Aix-en-Provence), et des institutions théâtrales (Comédie française, Théâtre des Bouffes du Nord, TAP de Poitiers,  Méta-CDN de Poitiers, Théâtre Olympia-CDN de Tours, Compagnie Louis Brouillard, Vivarium Studio).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis la rentrée 2023 j’enseigne un module de 18h consacré à &amp;quot;musique et spectacle vivant&amp;quot; en deuxième année de licence d’arts du spectacle à l’Université catholique de l’ouest.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon élection à l’université de Poitiers, je me suis investie dans les tâches administratives aussi bien sur le plan local (notamment direction de laboratoire, responsabilité de département, création et responsabilité de diplômes, insertion professionnelle), que dans le cadre de mandats nationaux (CNU, ANR, HCERES).À la 22e section du CNU (Histoire moderne et contemporaine, histoire de l’art histoire de la musique), où j’ai siégé pour trois mandats (nommée, puis deux fois élue sur une liste indépendante), j’ai représenté seule la musicologie pendant deux mandats. Cette expérience interdisciplinaire fut particulièrement stimulante. Elle a nourri mon expertise scientifique et a contribué à me conduire à assumer la direction du site de Poitiers du Criham, équipe de recherche interdisciplinaire d’histoire moderne et contemporaine, histoire de l’art et musicologie entre 2022 et 2025 (130 membres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique artistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai découvert les arts par la musique, la danse puis le théâtre. J’écris depuis 1977 ; pour accompagner mon écriture, je pratique la photographie depuis 1988, la vidéo depuis 2012.https://cecilebelleyme.com/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après un apprentissage de la musique de 1969 à 1973 par la méthode Martenot, j’ai travaillé la flûte traversière (F.-J. Brun) à la Légion d’Honneur puis dans les conservatoires de la ville de Paris (Xe) et la technique vocale et l’art lyrique. avec Yaël Benzaquen. J’ai étudié le piano et le violon en cours particuliers. Entre 1992 et 2002, j’ai fait partie de chœurs de femmes à 16 ou 12 voix en Région Centre (mezzo colorature). Comme flûtiste, je joue régulièrement le répertoire baroque avec une violoncelliste et accompagne mes lectures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Initiée à la danse classique (O. Courtiade 1970-80), puis aux claquettes américaines et au modern jazz (1988-92), à la rythmique dalcrozienne (Joy Kane 1988-1993), j’ai pratiqué le flamenco de 2003 à 2013, et poursuis par le yoga (jivamukhti et kundalini) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Formée en théâtre par Pierre Bertin à la Légion d’Honneur, à partir de 1982, j’ai assisté aux répétitions de productions à l’Opéra de Bordeaux (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Louise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Tours (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigoletto, Candide, Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Nantes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Reigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Paris (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuto Cellini, La Flûte enchantée, Le Vaisseau fantôme, Yvonne, princesse de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Cardiff (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte enchantée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à la Monnaie de Bruxelles (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au monde, On purge bébé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au Festival d’Aix-en-Provence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à l’Opéra-Comique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Je me suis formée à la mise en scène et à la direction d’acteurs en observant D. Krief, Ph. Godefroid, B. Besson, A. Stadler, D. Cooke, R. Carsen, L. Bondy ou encore J. Pommerat. J’ai accompagné les cinéastes E. Engels et S. Toutain à la documentation, au scénario, au repérage et au montage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai pu professionnaliser ma créativité à France Culture comme productrice déléguée (1989-1999), à une époque où Radio France accordait temps et moyens pour ciseler le matériau sonore et dramaturgique des émissions. Je poursuis aujourd’hui une activité régulière d’écrivaine, de poète, d’autrice de spectacles, dramaturge et metteuse en scène, notamment en recherche-création dans un cadre universitaire. Sociétaire de la SCAM et membre de la SGDL, j’ai été cooptée au Parlement des Écrivaines Francophones en mai 2024. (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.parlement-ecrivaines-francophones.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les chansons effectuent une dilatation de l’instant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Théâtres contemporains de la naissance et poétiques de l’accouchement, 10, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114313ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures chantantes dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Musique !, 243, pp.91-94. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.243.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du programme papier au fichier numérique : radiographie et exploitation du fonds d'archives de la Péniche Opéra (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roupie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le document d’archives à l’ère du numérique : Réflexions sur les pratiques actuelles de la recherche. Dossier, 2021 (5), https://tierce.edel.univ-poitiers.fr/index.php?id=590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans au miroir de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, "L’opéra en France depuis la Libération : évolutions et révolutions", 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinocchio&amp;quot;, de J. Pommerat et Ph. Boesmans (208-2017) : être, devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Composer avec ce qui existe » : Philippe Boesmans, né en 1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traces et usages du passé Dossier, 2016 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York, Oxford University Press, 2019, 106 (1), pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de théâtre en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (15), pp.239-260. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10777-4.p.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra aujourd'hui. Maurice Roche. Gérard Macé&amp;quot;, Béatrice Didier & Emmanuel Reibel (éds). Europe no 1051/1052, novembre-décembre 2016, 380 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tome 105, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dossier, 2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Trouble persistant&amp;quot;. De l'expérience sensorielle à la quête de sens : &amp;quot;Au monde&amp;quot; de Joël Pommerat (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera Rivista di filosofia e di teoria delle arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-9251/8730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résurgence du merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gilles Tremblay, ou le plain-chant contemporain, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opéra comme lieu de recherche et de création : Médée (2003) de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Maurice et Marie-Madeleine Duruflé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et destinée d'un jeune organiste : le cas Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte harmonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, "L'orgue en France entre les deux guerres", n°90, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Ballets Russes rêvent l'Allemagne romantique : &amp;quot;carnaval&amp;quot; opus 9, de Schumann à Fokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Robert Schumann", n°22, pp.203-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Aller à la racine de la force imaginante&amp;quot;, l'expérience d'une lecture de l'opéra à la lumière de l'Eau et les rêves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gaston Bachelard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Furor pieno - Figures de la folie au masculin dans l'opéra italien de la première moitié du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montemagno Giuseppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, "L'opéra italien au XIXème siècle", n°19, pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures carnavalesques du premier romantisme musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'art des figures, 5, pp.345-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir à l'oeuvre, quelques figures de l'érotisme dans l'opéra - Carmen, Salomé, Lady Macbeth de Mzensk - Suivi d'un entretien avec Philippe Godefroid, metteur en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Nude or naked ? Erotiques ou pornographies de l'art", n°4, pp.605-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'imaginaire du voyage : le &amp;quot;voyage d'hiver&amp;quot; de Schubert et quelques mélodies de Poulenc&amp;quot;, &amp;quot;Gare maritime&amp;quot;, Hors-série, Nantes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Revue de la Maison de la Poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessein, rite, réjouissance : une anthropologie des représentations du mariage dans le théâtre lyrique depuis Les Noces de Figaro de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Musique et rite(s)", 44-46, pp.148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casta Diva, entretien avec Danièle Blanchelande autour d'une scénographie plastique et sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, "Art de la mise en scène, mise en scène de l'art", n°3, pp.429-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, mise en scène d'une société en fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, "Art de la mise en scène, mise en scène de l'art", n°3, pp.361-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine et l’imaginaire musical : rhapsodie à trois voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, varia, 5, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14710-7.p.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France aux XIXe et XXe siècles : métamorphoses d'un genre inféodé au goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française des professeurs de chant pour l'étude et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°2, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra bref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'art du bref"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet, l'effet, l'émotion : trois formes de théatralisation du silence dans le théâtre lyrique au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Musique et silence, 32-34, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Strauss, &amp;quot;Intermezzo&amp;quot;, analyse musicale et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 138, pp.28-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chostakovitch, &amp;quot;Lady Macbeth de Mzensk&amp;quot;, Commentaire littéraire et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.22-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra et Radio France : dans l'effervescence du théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Péniche Opéra 1982-2015"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théâtres de la naissance et poétiques de l’accouchement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Arras, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arme suprême de la mémoire&amp;quot; Élaboration et traces des mises en scènes d'opéra de Joël Pommerat (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les écrits de la mise en scène lyrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transmettre la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, BSG, BNF, IREMUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la soute aux magasins : présence, transfert et avenir des archives de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IReMus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau (1951), derniers feux de l'orientalisme à l'Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'Orient et l'Opéra"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire des archives de la Péniche Opéra : méthode, réalisation, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mémoire des arts et du spectacle vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Que le silence m'écoute !&amp;quot; Hommes et femmes de lettres dans les opéras de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'écrivain(e) dans la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orages et nuages : la représentation des phénomènes aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'heure nécessaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'étude de l'orientalisme à l'Opéra de Paris : &amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, 1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique tunisienne dans ses dimensions maghrébines et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sidi Bou Saïd, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Pinocchio&amp;quot; de Philippe Boesmans et Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pinocchio et fil(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensation, sensualité, irréfutabilité dans les oeuvres lyriques composées d'après les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pour une "idéographique" générale de la raison au XXIe siècle. Philosophie et arts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de Philosophie, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spectacles de Joël Pommerat : une esthétique de l'expérience sensorielle&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le théâtre et les cinq sens. Théories, esthétiques, dramaturgies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Galati, Avignon, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace sensible dans les oeuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'espace sensible dans la production du théâtre musical et d'opéra de 1970 à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur (1908-2002) et les traditions populaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"City of Light : Paris 1900-1950"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Royaume-Uni, May 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un catalogue raisonné : le cas de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Catalogues #2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation et transfert dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intertextualités au XXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène dramatique à la scène lyrique : La chanson dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'intime et le collectif dans la chanson des XXe et XXIe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre à l'opéra, introduction à l'oeuvre lyrique de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Michèle Reverdy, compositrice intranquille"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : Wintermärchen de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internatonal "Rencontres du jazz et de la musique contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse II-Le Mirail, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Don Juan de Mañara&amp;quot; : la rédemption, figure emblématique de l'opéra dans l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Henri Tomasi et la Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de Jacques Rouché pour les œuvres lyriques de Jules Massenet à l'Opéra de Paris dans l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Massenet aujourd'hui : héritage et postérité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Complexe d'Ophélie dans quelques opéras du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hommage à Gaston Bachelard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry, Oct 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français dans le sillage de Jeune France : &amp;quot;Andrea del Sarto&amp;quot; de Daniel-Lesur (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Une musique française après 1945 ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNSMD, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto &amp;quot;(1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les livrets d'opéra 1945-1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Mar 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1941-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques (1920-1950)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'Opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le répertoire de l'Opéra de Paris (1671-2009), Analyse &amp; interprétation, Institut de recherche sur le patrimoine musical en France (IRPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et le monde de l'orgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Orgue à Paris dans les années 30"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à la représentation : l'exemple des opéras de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Paroles et musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Paris-Sorbonne/Paris III, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerbeb&amp;quot; de Samuel-Rousseau (1951), contribution à une étude l'orientalisme à l'Opéra de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le voyage : l'orientalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phénoménologie de la peur sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les peurs du XVIe siècle à nos jours, expressions perceptions et effets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le répertoire de l'Opéra de Paris (1671-2009), Analyse et interprétation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/IRPMF, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur's Andrea del Sarto: Daring and Nostalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association Symposium Nostalgia &amp; Innovation in Twentieth-Century French Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français au temps de Benjamin Britten 1943-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La réception de Britten en province"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Musique, art et religion dans l'entre-deux-guerres : la construction d'une culture en pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montréal, Canada. pp.155-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa-Lobos et la scène lyrique : l'exemple de Magdalena, une 'aventure musicale' (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Hommage à Villa-Lobos organisé par l'Université Paris-Sorbonne, la Chaire d'Histoire du Brésil, l'Observatoire Musical Français, Ambassade du Brésil en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, Jeune France et les traditions musicales françaises 1936-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude Elans nationaux et patriotiques de la Seconde Guerre mondiale : son impact sur les mouvements idéologiques et musicaux organisée par le groupe de recherche MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des archives d'un compositeur : L'exemple de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Journée d'étude Diversité des sources et approches en musicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés de musicologie de Tours et Poitiers, Oct 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans Reigen de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interartistique "Les Relations texte-musique, prospective et exemples de recherches",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de guerre : un tournant radical dans la perception du monde musical par le compositeur Daniel-Lesur, 1908-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortie de crise : Les mécanismes de résolution de crises politiques (XVIe-XXe siècle), colloque organisé à la MSHS de l'université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, a composer's life in pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Music, Body and Stage : the iconography of music theater and opera"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'iconographie musicale et le Répertoire international d'iconographie musicale, RIDIM, The City University of New-York, Mar 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et la Schola cantorum, 1935-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Autour de la Schola Cantorum et de Vincent d'Indy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de l'esthétique musicale : la pensée de Bachelard en oeuvre dans l'analyse phénoménologique du répertoire lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Comparatisme, Rencontre interartistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMF, Université Paris-Sorbonne, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interarts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I/Paris-Sorbonne Paris IV, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de 'Manon Lescaut' à 'La Houppelande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la &amp;quot;trilogie populaire&amp;quot; de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques II. Actes du séminaire doctoral et post-doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nov 1998, Paris, France. pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et musique, transferts culturels et identités nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Vialleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 15, 331 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pommerat. Poésie du sonore et théâtralité du musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études sur le théâtre et les arts de la scène, Tiphaine Karsenti; Florence Naugrette; Marco Consolini, 978-2-406-15557-7. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs musicaux et sonores de la barbarie moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Réra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château-Gonthier, Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collection Musiques XX-XXIe siècles, 978-2-91904687-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aedam Musicae, 2017, Musiques XX-XXIe siècles, 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Spectaculaire - Arts de la scène, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.78999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'étrangeté, ou l'opéra selon Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-330-03011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre de Daniel-Lesur. Catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Nationale de France, pp.151, 2010, 978-2717724554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur Daniel-Lesur : Compositeur et humaniste (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris-Sorbonne, pp.412, 2009, 978-2840506225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comparatisme : enjeux et méthodes : actes de la Rencontre interartistique du 21 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, 2006, Conférences et Séminaires, n°23, 2-84591-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra s’expose à l’université de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra dans le sillage du Programme Musical de France culture 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participative à la recherche création : Variations autour d’une barque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je l’ai tuée parce que je voulais avoir un enfant ». Meurtres au féminin dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Judith le Blanc; Gwénaëlle Le Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles du crime au féminin en Europe. Théâtre, musique, cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et création : les grandes productions lyriques au Palais Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Auclair; Benoît Cailmail; Boris Courrège; Inès Piovesan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Opéra Garnier : histoire d’un Palais mythique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, diriger : le parcours de Daniel-Lesur (1908-2002) rue Saint-Jacques (1935-1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Douche; Cédric Segod-Genovesi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, enseigner et composer à la Schola Cantorum (1896-1962)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-163, 2022, Collection Musiques XIXe-XXe siècles, 978-2-919046-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, derniers feux de l’orientalisme à l’Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal Levante l'astro nascente : l'Orient et l'opéra = l'Oriente e l'opera : Séminaires "L'opera narrateur" 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.175-187, 2021, 978-88-5543-103-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera&amp;quot; (p. 293-296) &amp;quot;The Nightingale&amp;quot; (p. 277-279) &amp;quot;The Rake's Progress&amp;quot; (p. 351-352)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Campbell; Peter O'Hagan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Stravinsky Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer en France entre 1944 et 1954 : les compositeurs &amp;quot; hors-série&amp;quot; à la lumière du débat &amp;quot;Pour ou contre la musique moderne ?&amp;quot; &amp;quot;, Alain Poirier, Laurent Feneyrou (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la Libération au Domaine musical Dix ans de musique en France (1944-1954)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris,Vrin, pp.342-350, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sensible dans les œuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Demoz; Giordano Ferrari; Alejandro Reyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace « sensible » de la dramaturgie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.361-373, 2018, 978-2-343-15164-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de Marimba dans une chambre à coucher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecile Auzolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aedam Musicae, 2017, Coll. "XX-XXIe siècles", 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Post-moderne ou singulier ? Hommage à Philippe Boesmans pour ses 80 ans", Actes du Colloque international du 18 au 23 juillet 2016, Fondation des Treilles/Festival d'Aix-en-Provence/Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1938-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques", Paris, Vrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un siècle de créations lyriques en France : paradoxes, utopies, réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Spectaculaire | Arts de la scène, 978-2753541726. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : &amp;quot;Wintermärchen&amp;quot; de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Rencontres du jazz et de la musique contemporaine", Michel Court et Ludovic Florin (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, coll. "U-Jazz", pp.137-152, 2015, 978-2-8107-0374-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto&amp;quot; (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900. Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2015, Collection "Le Spectaculaire", série "Théâtre", 978-2-7535-4172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Juan de Mañara : la rédemption, figure emblématique de l’opéra francophone dans l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Tomasi, du lyrisme méditerranéen à la conscience révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-376, 2015, 979-1032000069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massenet au Palais Garnier dans l'entre-deux-guerres : l'action de Jacques Rouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet aujourd'hui : héritage et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86272-654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'eau dans l'opéra de Wagner à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire musical français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, analogie, symbole : l'exemple des musiques de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°50, pp.51-60, 2013, Série "Conférences et séminaires" N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena, une« aventure musicale» de Rio à Paris (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Lobos, des sources de l’œuvre aux échos contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.153-172, 2012, 978-2-7453-2341-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la Réunion des Théâtres Lyriques Nationaux (1936-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique : approches comparées, 1669-2010 : [colloque, Paris, Opéra-Comique, 2, 3 et 4 décembre 2010]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°38, Ecole Nationale des Chartes, pp.219-238, 2012, coll. "études et rencontres", 38, 978-2-35723-023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation, représentation, stylisation : pour une phénoménologie de la peur à l’opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ennemie intime : la peur : perceptions, expressions, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2011, 978-2-7535-1481-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra au rythme de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denizeau, Gérard; Pistone, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au temps des arts : hommage à Michèle Barbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris Sorbonne, pp.81-90, 2010, Musiques écritures, 978-2-84050-672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître à l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Naissance, Histoire, cultures et pratiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Albin Michel, pp.86-89, 2010, 978-2-226-19318-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, art et religion dans l'entre-deux-guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.155-178, 2009, 978-2-914373-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans &amp;quot;Reigen&amp;quot; de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Relations texte-musique, prospective et exemples de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire musical français, pp.107-114, 2008, 978-2-84591-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la maison sur la scène lyrique de Verdi à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison de l'artiste : construction d'un espace de représentations entre réalité et imaginaire, XVIIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, 978-2-7535-0439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur l&amp;quot;imaginaire vénitien de Guardi à Paganini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques, analogies et interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.63-76, 2006, 2-84050-393-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, 2005, "L'université des arts", 9782252035412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la 'trilogie populaire' de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Fachard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi. Pour l'expression d'une culture "Nazional-popolare" en Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, Nancy P.R.I.S.M.I., pp.123-135, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de Manon Lescaut à Il tabarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité, intertextualité: les livrets d'opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.93-106, 2003, 2-86939-189-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne, OMF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques : quels rapports ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, pp.127-143, 2000, série "Musique et Arts plastiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Monographies sur les Don Juan lyriques du XXe siècle : « Goossens » (pp.447-449), « Lattuada » (pp.540-541), « Malipiero » (pp.585-586), « Reutter » (pp.789-792), « Stravinsky » (pp.895-899), « Tomasi » (pp.926-928). Article transversal : « Voix » (pp.1001-1004).], Pierre Brunel (dir.), Paris, Robert Laffont, 1999, 1025 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de Don Juan", Pierre Brunel (dir.), Paris, Robert Laffont, 1025 p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Analyse musicale des opéras-comiques de Barraud (pp.109-111), Busser (pp.180-183), Delibes (pp.221-228), Hahn (pp.281-287), Messager (pp.379-395), d'Ollone (pp.450-455), Reber (pp.487-494), Saint-Saëns (pp.503-505), Sauguet (pp.506-509).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de l'Opéra-Comique français", Francis Claudon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne, Peter Lang, 533 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un compositeur au sourire espiègle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.forumopera.com/dossier/philippe-boesmans-1936-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi n'es-tu pas plus moderne ? » (I, 5) Philippe Boesmans et &amp;quot;Yvonne, princesse de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de salle d’"Yvonne, princesse de Bourgogne" de Philippe Boesmans, Opéra de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, p.26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Saint François d'Assise&amp;quot; d'Olivier Messiaen pour l'Opéra de Paris », &amp;quot;L'Encyclopédie de l'Opéra de Paris&amp;quot;, Henri Loyrette et Sarah Barbedette, (dir.), Paris, Réunion des Musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ébats du compositeur et de sa psyché&amp;quot;, pour la notice du disque CYP 4656, reprise en français et en anglais de &amp;quot;Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, 1/2019, p. 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Le fonds d'archives de la Péniche Opéra&amp;quot;, Inventaire réalisé et dirigé à l'IReMus, http://www.iremus.cnrs.fr/fr/publications/le-fonds-darchives-de-la-peniche-opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir du monde&amp;quot;, publié dans le programme de la reprise d'&amp;quot;Au monde&amp;quot; Philippe Boesmans à l'Opéra-Comique, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915-2015 Centenaire Pierre Wissmer&amp;quot;, notices pour l'enregistrement des &amp;quot;Symphonies 1-9&amp;quot;, des &amp;quot;Concertos pour piano n°s 1 & 2&amp;quot;, du &amp;quot;Concerto pour violon&amp;quot; et du &amp;quot;Concerto Valcroziano&amp;quot;, Naxos 8 505241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculum mundi, l'étrangeté, du théâtre à l'opéra&amp;quot; [version bilingue français/néerlandais], programme du Théâtre Royal de la Monnaie, Bruxelles, pour la création mondiale d'&amp;quot;Au monde&amp;quot; Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonatine pour violon et piano&amp;quot;, &amp;quot;Sonate pour piano&amp;quot;, &amp;quot;Trois études pour piano&amp;quot;, &amp;quot;Trio Adelfiano&amp;quot; de Pierre Wissmer, Notices accompagnant l'enregistrement par Anne de Fornel (Piano) et le trio Steuermann, Hortus, Hortus 094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Symphonies de Pierre Wissmer&amp;quot;, Notice accompagnant l'enregistrement de l'intégrale des neuf symphonies, Integral Classic Int 221.242/4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues imaginaires&amp;quot;, Programme de la création de l’œuvre de Daniel-Lesur, Orchestre Léon Barzin, dir. Jean-Jacques Werner, Paris, Église Saint-Germain des Prés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Butterfly&amp;quot;, Programme de l'Opéra de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'asservissement à l'absolution : les métamorphoses d'une quête illusoire&amp;quot;, Dimitri Chostakovitch, Lady Macbeth de Mtzensk, programme de l'Opéra de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salomé de Strauss&amp;quot;, Présentation de l'enregistrement intégral de l'opéra sous la direction de Giuseppe Sinopoli, Deutsche Gramophon 431 810-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Mahler, Symphonie n°6 et Alexander Zemlinsky, 6 Maeterlinck-Lieder&amp;quot;, Notices accompagnant l'enregistrement par Jard van Nes, Royal Concertgebouw Orchestra, dir. R. Chailly, Decca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlement-ecrivaines-francophones.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114313ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.243.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roupie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10777-4.p.0239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/8730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00736029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montemagno Giuseppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14710-7.p.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/joel-pommerat-poesie-du-sonore-et-theatralite-du-musical.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15559-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Les-Champs-musicaux-et-sonores-de-la-barbarie-moderne-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle--Nathan-Rera-253-146,226.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5456/la-creation-lyrique-en-france-depuis-1900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/47590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Etudier--enseigner-et-composer-a-la-Schola-Cantorum--1896-1962--de-Sylvie-Douche--Cedric-Segond-Genovesi-258-133,89.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/33423?lang=fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/111939" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899620v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlement-ecrivaines-francophones.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114313ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.243.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roupie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10777-4.p.0239" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/8730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00736029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montemagno Giuseppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14710-7.p.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/joel-pommerat-poesie-du-sonore-et-theatralite-du-musical.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15559-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Les-Champs-musicaux-et-sonores-de-la-barbarie-moderne-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle--Nathan-Rera-253-146,226.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5456/la-creation-lyrique-en-france-depuis-1900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/47590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Etudier--enseigner-et-composer-a-la-Schola-Cantorum--1896-1962--de-Sylvie-Douche--Cedric-Segond-Genovesi-258-133,89.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/33423?lang=fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/111939" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899620v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>