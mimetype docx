--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Auzolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR  au département de musicologie de l'université de Poitiers, chercheuse titulaire au FoReLLIS (Formes et représentations en linguistique, littérature, et dans les arts de l'image et de la scène, UR 15076).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de musique, titulaire d'un doctorat en philosophie (esthétique) et d'une HDR en musicologie et philosophie esthétique.Enseignant-chercheur en musicologie à l’université de Poitiers depuis 2000, ma démarche interdisciplinaire interroge les interactions entre le monde de la scène et l’univers musical.Après avoir pris leur ancrage dans la perspective diachronique du long XIXe siècle, depuis les années 2000 mes travaux de recherche portent sur la seconde moitié du XXe et le XXIe siècles, principalement francophones. Dans une perspective esthétique et historique, j’étudie le contexte de création, la genèse de l'écriture, la mise en scène, la réception et les rapports texte/musique.J’ai par ailleurs acquis une solide expérience d’inventaire, catalogage et valorisation de fonds d’archives contemporains.Autrice, dramaturge et metteuse en scène, j’encadre des spectacles de recherche-création dans le cadre universitaire depuis 2007.J'ai été boursière du CNL (2013 et 2015), de la fondation des Treilles (2013 et 2016) et de l'université de Poitiers (2023), titulaire de la prime d'excellence scientifique puis Ripec depuis 2017. Deux de mes ouvrages ont été primés par le Prix des muses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                        *****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux  s’efforcent de penser la création théâtrale dans son articulation avec la musique, comme la création musicale dans son rapport avec les éléments extra-musicaux, principalement le théâtre, mais aussi, la poésie, la littérature et la peinture. Dans une perspective historique aussi bien diachronique que synchronique, mes sources sont les œuvres elles-mêmes, mais également les écrits et les entretiens avec les artistes, ainsi que les archives des institutions, des compagnies et des auteurs. J’ai ainsi développé une expertise patrimoniale : inventaire, catalogage, expertise, valorisation scientifique et médiation culturelle de fonds personnels et institutionnels.  L’approche esthétique, adoptée dès mes premiers travaux aux confins de la musicologie et de la philosophie, complète cette lecture des arts de la scène et du spectacle.Ainsi, trois axes méthodologiques peuvent être définis, bien que de nombreuses passerelles thématiques les relient. Ils sont ici présentés par ordre chronologique dans mon parcours académique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 Esthétique de la musique, des arts de la scène et du spectacle XIXe- XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Le théâtre lyrique est envisagé dans sa réalisation (rapports texte/musique, singularités stylistiques et esthétiques,) comme dans son inscription dans la société qui le porte (contexte de création, genèse de l’écriture, mise en scène,) ainsi que l’imaginaire qui s'y rattache, notamment dans une lecture bachelardienne des phénomènes. Mes travaux monographiques se sont portés sur Richard Strauss, Daniel-Lesur, Gilles Tremblay, Michèle Reverdy, Philippe Boesmans, Joël Pommerat et Philippe Quesne.D’autre part, dans une démarche comparative, j’étudie les thèmes et concepts venant irriguer l’imaginaire musical : la fête, la représentation de l’artiste, le paysage, la ville, la maison, l’enfance, la peur, l’orientalisme, l’eau, la barbarie. Au début des années 2010, j’ai concentré mon attention sur les liens entre opéra et théâtre, phénomènes de miroir, de transfert et de porosité, notamment à travers une étude sur la place de la musique dans les spectacles de Joël Pommerat. Depuis 2020, je travaille sur la musique pour le théâtre contemporain en France et prépare un dépôt d’ANR puis d’ERC qui bénéficie d’une bourse de l’Université de Poitiers (UP Squared).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2 Histoire de la création théâtrale aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Sollicitée en 2004 pour expertiser le fonds d’archives de Daniel-Lesur (1908-2002), en contextualisant sa vie et son œuvre, mon intérêt s’est porté sur les musiques en marge des avant-gardes en France dans la seconde moitié du XXe siècle. Mesurant l'importance du répertoire lyrique de création, j’ai constitué un groupe de recherche soutenu par le Criham (université de Poitiers), l'OMF (Paris-Sorbonne), l'IRCAM, le CDMC et la ROF. OPEFRA a réuni une soixantaine de chercheurs jusqu’en 2015 lors de douze journées d’étude, aujourd’hui publiées. Dans ce mouvement, le CNRS m’a accueillie en délégation en 2011-2012 pour enrichir la base de données « Chronopéra » pour la période 1900-1989. Je participe à plusieurs chantiers de recherche sur les institutions lyriques en France (histoire de l’Opéra-Comique, de l’Opéra de Paris, de la Péniche Opéra, du Programme musical de France Culture, de la Compagnie Louis Brouillard), et suis sollicitée pour des comptes-rendus, expertises et actions de valorisation, notamment dans les théâtres et à la radio.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3 Études patrimoniales (XXe-XXIe siècles francophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Stimulée par la richesse historique du fonds Daniel-Lesur, j’ai convaincu ses héritiers de le déposer au département de la musique de la BnF. Dans cette dynamique, j’ai établi son catalogue raisonné en lien avec la BnF (Catherine Massip), organisé un colloque et édité les actes.Cette expertise a scellé mon association avec l’IReMus (2016-2024), pour la direction de l'inventaire et de la valorisation du fonds archivistique de la Péniche-Opéra. Deux journées d’études annuelles ont fédéré les chercheurs des trois laboratoires associés (IReMus, IRET, CRIHAM) pendant quatre ans. En clôture de cet ambitieux projet de recherches, un colloque international, un spectacle de recherche-création et une exposition ont eu lieu à Paris et Poitiers au printemps 2022.Enfin, j’ai collecté et/ou localisé une grande partie des archives éparses de Philippe Boesmans et suis en lien avec la Bibliothèque Royale de Belgique (KBR) pour leur conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après l’obtention de l’agrégation en 1988, le début de ma carrière s’est déroulé d’une part dans le secondaire (collèges de ville, campagne et zone d’éducation prioritaire pendant 5 ans) et d’autre part en formation de formateurs (École normale de Cergy Pontoise, université de Nanterre, IUFM de Tours pendant 6 ans), me permettant d’interroger la mise en œuvre et les enjeux de l’enseignement de la musique à un public de scolaires ou de non spécialistes. J’ai été chargée de cours en histoire de la musique à l’Université Catholique de l’Ouest (Angers) ainsi qu’en technique vocale et préparation à l’agrégation à l’université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recrutée comme MCF en 2000 à l’université de Poitiers, le poste « Histoire de la musique du XIXe siècle » au département de musicologie m’a permis de construire, en écho à mes recherches, des cours de musicologie historique et analytique en licence, master et agrégation, mais aussi des diplômes et enseignements fondamentaux comme professionnels croisant musique et arts de la scène en licence et master. J’ai été invitée à donner cours et séminaires dans différentes écoles et universités françaises, Paris-Sorbonne, ENS Ulm, Paris III, Paris-8, Collège international de philosophie, Versailles, Tours, Nantes, Angers, et à l’étranger à Lancaster et New-York, ainsi que pour la formation continue des professeurs de l’académie de Paris. Attentive à l’orientation des étudiants dans les métiers de la musique et de la culture, je suis engagée depuis 2006 dans les actions d’insertion professionnelle de l’université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans chacun de mes postes, j’ai développé des partenariats et mené des projets avec des institutions culturelles (Festival d’automne, IRCAM, BNF, Ministère de la culture), des maisons et festivals d’opéra (Opéra de Paris, Théâtre royal de La Monnaie, Opéra de Stuttgart, Théâtre du Châtelet, Opéra-Comique, Péniche-Opéra, Opéra de Tours, Opéra de Nantes, Soirées lyriques de Sanxay, Opéra de Limoges, Festival international d’Art lyrique d’Aix-en-Provence), et des institutions théâtrales (Comédie française, Théâtre des Bouffes du Nord, TAP de Poitiers,  Méta-CDN de Poitiers, Théâtre Olympia-CDN de Tours, Compagnie Louis Brouillard, Vivarium Studio).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis la rentrée 2023 j’enseigne un module de 18h consacré à &amp;quot;musique et spectacle vivant&amp;quot; en deuxième année de licence d’arts du spectacle à l’Université catholique de l’ouest.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon élection à l’université de Poitiers, je me suis investie dans les tâches administratives aussi bien sur le plan local (notamment direction de laboratoire, responsabilité de département, création et responsabilité de diplômes, insertion professionnelle), que dans le cadre de mandats nationaux (CNU, ANR, HCERES).À la 22e section du CNU (Histoire moderne et contemporaine, histoire de l’art histoire de la musique), où j’ai siégé pour trois mandats (nommée, puis deux fois élue sur une liste indépendante), j’ai représenté seule la musicologie pendant deux mandats. Cette expérience interdisciplinaire fut particulièrement stimulante. Elle a nourri mon expertise scientifique et a contribué à me conduire à assumer la direction du site de Poitiers du Criham, équipe de recherche interdisciplinaire d’histoire moderne et contemporaine, histoire de l’art et musicologie entre 2022 et 2025 (130 membres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique artistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai découvert les arts par la musique, la danse puis le théâtre. J’écris depuis 1977 ; pour accompagner mon écriture, je pratique la photographie depuis 1988, la vidéo depuis 2012.https://cecilebelleyme.com/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après un apprentissage de la musique de 1969 à 1973 par la méthode Martenot, j’ai travaillé la flûte traversière (F.-J. Brun) à la Légion d’Honneur puis dans les conservatoires de la ville de Paris (Xe) et la technique vocale et l’art lyrique. avec Yaël Benzaquen. J’ai étudié le piano et le violon en cours particuliers. Entre 1992 et 2002, j’ai fait partie de chœurs de femmes à 16 ou 12 voix en Région Centre (mezzo colorature). Comme flûtiste, je joue régulièrement le répertoire baroque avec une violoncelliste et accompagne mes lectures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Initiée à la danse classique (O. Courtiade 1970-80), puis aux claquettes américaines et au modern jazz (1988-92), à la rythmique dalcrozienne (Joy Kane 1988-1993), j’ai pratiqué le flamenco de 2003 à 2013, et poursuis par le yoga (jivamukhti et kundalini) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Formée en théâtre par Pierre Bertin à la Légion d’Honneur, à partir de 1982, j’ai assisté aux répétitions de productions à l’Opéra de Bordeaux (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Louise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Tours (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigoletto, Candide, Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Nantes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Reigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Paris (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuto Cellini, La Flûte enchantée, Le Vaisseau fantôme, Yvonne, princesse de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Cardiff (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte enchantée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à la Monnaie de Bruxelles (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au monde, On purge bébé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au Festival d’Aix-en-Provence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à l’Opéra-Comique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Je me suis formée à la mise en scène et à la direction d’acteurs en observant D. Krief, Ph. Godefroid, B. Besson, A. Stadler, D. Cooke, R. Carsen, L. Bondy ou encore J. Pommerat. J’ai accompagné les cinéastes E. Engels et S. Toutain à la documentation, au scénario, au repérage et au montage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai pu professionnaliser ma créativité à France Culture comme productrice déléguée (1989-1999), à une époque où Radio France accordait temps et moyens pour ciseler le matériau sonore et dramaturgique des émissions. Je poursuis aujourd’hui une activité régulière d’écrivaine, de poète, d’autrice de spectacles, dramaturge et metteuse en scène, notamment en recherche-création dans un cadre universitaire. Sociétaire de la SCAM et membre de la SGDL, j’ai été cooptée au Parlement des Écrivaines Francophones en mai 2024. (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.parlement-ecrivaines-francophones.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les chansons effectuent une dilatation de l’instant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Théâtres contemporains de la naissance et poétiques de l’accouchement, 10, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114313ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures chantantes dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Musique !, 243, pp.91-94. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.243.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du programme papier au fichier numérique : radiographie et exploitation du fonds d'archives de la Péniche Opéra (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roupie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le document d’archives à l’ère du numérique : Réflexions sur les pratiques actuelles de la recherche. Dossier, 2021 (5), https://tierce.edel.univ-poitiers.fr/index.php?id=590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans au miroir de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, "L’opéra en France depuis la Libération : évolutions et révolutions", 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinocchio&amp;quot;, de J. Pommerat et Ph. Boesmans (208-2017) : être, devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Composer avec ce qui existe » : Philippe Boesmans, né en 1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traces et usages du passé Dossier, 2016 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York, Oxford University Press, 2019, 106 (1), pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de théâtre en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (15), pp.239-260. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10777-4.p.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra aujourd'hui. Maurice Roche. Gérard Macé&amp;quot;, Béatrice Didier & Emmanuel Reibel (éds). Europe no 1051/1052, novembre-décembre 2016, 380 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tome 105, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dossier, 2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Trouble persistant&amp;quot;. De l'expérience sensorielle à la quête de sens : &amp;quot;Au monde&amp;quot; de Joël Pommerat (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera Rivista di filosofia e di teoria delle arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-9251/8730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résurgence du merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gilles Tremblay, ou le plain-chant contemporain, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opéra comme lieu de recherche et de création : Médée (2003) de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Maurice et Marie-Madeleine Duruflé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et destinée d'un jeune organiste : le cas Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte harmonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, "L'orgue en France entre les deux guerres", n°90, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Ballets Russes rêvent l'Allemagne romantique : &amp;quot;carnaval&amp;quot; opus 9, de Schumann à Fokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Robert Schumann", n°22, pp.203-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Aller à la racine de la force imaginante&amp;quot;, l'expérience d'une lecture de l'opéra à la lumière de l'Eau et les rêves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gaston Bachelard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Furor pieno - Figures de la folie au masculin dans l'opéra italien de la première moitié du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montemagno Giuseppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, "L'opéra italien au XIXème siècle", n°19, pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures carnavalesques du premier romantisme musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'art des figures, 5, pp.345-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir à l'oeuvre, quelques figures de l'érotisme dans l'opéra - Carmen, Salomé, Lady Macbeth de Mzensk - Suivi d'un entretien avec Philippe Godefroid, metteur en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Nude or naked ? Erotiques ou pornographies de l'art", n°4, pp.605-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'imaginaire du voyage : le &amp;quot;voyage d'hiver&amp;quot; de Schubert et quelques mélodies de Poulenc&amp;quot;, &amp;quot;Gare maritime&amp;quot;, Hors-série, Nantes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Revue de la Maison de la Poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessein, rite, réjouissance : une anthropologie des représentations du mariage dans le théâtre lyrique depuis Les Noces de Figaro de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Musique et rite(s)", 44-46, pp.148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casta Diva, entretien avec Danièle Blanchelande autour d'une scénographie plastique et sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, "Art de la mise en scène, mise en scène de l'art", n°3, pp.429-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, mise en scène d'une société en fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, "Art de la mise en scène, mise en scène de l'art", n°3, pp.361-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine et l’imaginaire musical : rhapsodie à trois voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, varia, 5, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14710-7.p.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France aux XIXe et XXe siècles : métamorphoses d'un genre inféodé au goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française des professeurs de chant pour l'étude et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°2, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra bref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'art du bref"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet, l'effet, l'émotion : trois formes de théatralisation du silence dans le théâtre lyrique au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Musique et silence, 32-34, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Strauss, &amp;quot;Intermezzo&amp;quot;, analyse musicale et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 138, pp.28-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chostakovitch, &amp;quot;Lady Macbeth de Mzensk&amp;quot;, Commentaire littéraire et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.22-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra et Radio France : dans l'effervescence du théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Péniche Opéra 1982-2015"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théâtres de la naissance et poétiques de l’accouchement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Arras, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arme suprême de la mémoire&amp;quot; Élaboration et traces des mises en scènes d'opéra de Joël Pommerat (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les écrits de la mise en scène lyrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transmettre la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, BSG, BNF, IREMUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la soute aux magasins : présence, transfert et avenir des archives de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IReMus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau (1951), derniers feux de l'orientalisme à l'Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'Orient et l'Opéra"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire des archives de la Péniche Opéra : méthode, réalisation, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mémoire des arts et du spectacle vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Que le silence m'écoute !&amp;quot; Hommes et femmes de lettres dans les opéras de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'écrivain(e) dans la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orages et nuages : la représentation des phénomènes aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'heure nécessaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'étude de l'orientalisme à l'Opéra de Paris : &amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, 1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique tunisienne dans ses dimensions maghrébines et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sidi Bou Saïd, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Pinocchio&amp;quot; de Philippe Boesmans et Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pinocchio et fil(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensation, sensualité, irréfutabilité dans les oeuvres lyriques composées d'après les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pour une "idéographique" générale de la raison au XXIe siècle. Philosophie et arts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de Philosophie, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spectacles de Joël Pommerat : une esthétique de l'expérience sensorielle&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le théâtre et les cinq sens. Théories, esthétiques, dramaturgies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Galati, Avignon, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace sensible dans les oeuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'espace sensible dans la production du théâtre musical et d'opéra de 1970 à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur (1908-2002) et les traditions populaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"City of Light : Paris 1900-1950"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Royaume-Uni, May 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un catalogue raisonné : le cas de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Catalogues #2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation et transfert dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intertextualités au XXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène dramatique à la scène lyrique : La chanson dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'intime et le collectif dans la chanson des XXe et XXIe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre à l'opéra, introduction à l'oeuvre lyrique de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Michèle Reverdy, compositrice intranquille"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : Wintermärchen de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internatonal "Rencontres du jazz et de la musique contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse II-Le Mirail, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Don Juan de Mañara&amp;quot; : la rédemption, figure emblématique de l'opéra dans l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Henri Tomasi et la Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de Jacques Rouché pour les œuvres lyriques de Jules Massenet à l'Opéra de Paris dans l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Massenet aujourd'hui : héritage et postérité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Complexe d'Ophélie dans quelques opéras du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hommage à Gaston Bachelard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry, Oct 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français dans le sillage de Jeune France : &amp;quot;Andrea del Sarto&amp;quot; de Daniel-Lesur (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Une musique française après 1945 ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNSMD, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto &amp;quot;(1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les livrets d'opéra 1945-1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Mar 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1941-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques (1920-1950)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'Opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le répertoire de l'Opéra de Paris (1671-2009), Analyse &amp; interprétation, Institut de recherche sur le patrimoine musical en France (IRPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et le monde de l'orgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Orgue à Paris dans les années 30"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à la représentation : l'exemple des opéras de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Paroles et musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Paris-Sorbonne/Paris III, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerbeb&amp;quot; de Samuel-Rousseau (1951), contribution à une étude l'orientalisme à l'Opéra de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le voyage : l'orientalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phénoménologie de la peur sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les peurs du XVIe siècle à nos jours, expressions perceptions et effets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le répertoire de l'Opéra de Paris (1671-2009), Analyse et interprétation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/IRPMF, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur's Andrea del Sarto: Daring and Nostalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association Symposium Nostalgia &amp; Innovation in Twentieth-Century French Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français au temps de Benjamin Britten 1943-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La réception de Britten en province"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Musique, art et religion dans l'entre-deux-guerres : la construction d'une culture en pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montréal, Canada. pp.155-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa-Lobos et la scène lyrique : l'exemple de Magdalena, une 'aventure musicale' (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Hommage à Villa-Lobos organisé par l'Université Paris-Sorbonne, la Chaire d'Histoire du Brésil, l'Observatoire Musical Français, Ambassade du Brésil en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, Jeune France et les traditions musicales françaises 1936-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude Elans nationaux et patriotiques de la Seconde Guerre mondiale : son impact sur les mouvements idéologiques et musicaux organisée par le groupe de recherche MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des archives d'un compositeur : L'exemple de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Journée d'étude Diversité des sources et approches en musicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés de musicologie de Tours et Poitiers, Oct 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans Reigen de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interartistique "Les Relations texte-musique, prospective et exemples de recherches",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de guerre : un tournant radical dans la perception du monde musical par le compositeur Daniel-Lesur, 1908-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortie de crise : Les mécanismes de résolution de crises politiques (XVIe-XXe siècle), colloque organisé à la MSHS de l'université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, a composer's life in pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Music, Body and Stage : the iconography of music theater and opera"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'iconographie musicale et le Répertoire international d'iconographie musicale, RIDIM, The City University of New-York, Mar 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et la Schola cantorum, 1935-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Autour de la Schola Cantorum et de Vincent d'Indy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de l'esthétique musicale : la pensée de Bachelard en oeuvre dans l'analyse phénoménologique du répertoire lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Comparatisme, Rencontre interartistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMF, Université Paris-Sorbonne, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interarts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I/Paris-Sorbonne Paris IV, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de 'Manon Lescaut' à 'La Houppelande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la &amp;quot;trilogie populaire&amp;quot; de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques II. Actes du séminaire doctoral et post-doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nov 1998, Paris, France. pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et musique, transferts culturels et identités nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Vialleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 15, 331 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pommerat. Poésie du sonore et théâtralité du musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études sur le théâtre et les arts de la scène, Tiphaine Karsenti; Florence Naugrette; Marco Consolini, 978-2-406-15557-7. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs musicaux et sonores de la barbarie moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Réra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château-Gonthier, Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collection Musiques XX-XXIe siècles, 978-2-91904687-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aedam Musicae, 2017, Musiques XX-XXIe siècles, 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Spectaculaire - Arts de la scène, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.78999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'étrangeté, ou l'opéra selon Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-330-03011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre de Daniel-Lesur. Catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Nationale de France, pp.151, 2010, 978-2717724554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur Daniel-Lesur : Compositeur et humaniste (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris-Sorbonne, pp.412, 2009, 978-2840506225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comparatisme : enjeux et méthodes : actes de la Rencontre interartistique du 21 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, 2006, Conférences et Séminaires, n°23, 2-84591-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra s’expose à l’université de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra dans le sillage du Programme Musical de France culture 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participative à la recherche création : Variations autour d’une barque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je l’ai tuée parce que je voulais avoir un enfant ». Meurtres au féminin dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Judith le Blanc; Gwénaëlle Le Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles du crime au féminin en Europe. Théâtre, musique, cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et création : les grandes productions lyriques au Palais Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Auclair; Benoît Cailmail; Boris Courrège; Inès Piovesan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Opéra Garnier : histoire d’un Palais mythique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, diriger : le parcours de Daniel-Lesur (1908-2002) rue Saint-Jacques (1935-1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Douche; Cédric Segod-Genovesi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, enseigner et composer à la Schola Cantorum (1896-1962)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-163, 2022, Collection Musiques XIXe-XXe siècles, 978-2-919046-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, derniers feux de l’orientalisme à l’Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal Levante l'astro nascente : l'Orient et l'opéra = l'Oriente e l'opera : Séminaires "L'opera narrateur" 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.175-187, 2021, 978-88-5543-103-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera&amp;quot; (p. 293-296) &amp;quot;The Nightingale&amp;quot; (p. 277-279) &amp;quot;The Rake's Progress&amp;quot; (p. 351-352)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Campbell; Peter O'Hagan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Stravinsky Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer en France entre 1944 et 1954 : les compositeurs &amp;quot; hors-série&amp;quot; à la lumière du débat &amp;quot;Pour ou contre la musique moderne ?&amp;quot; &amp;quot;, Alain Poirier, Laurent Feneyrou (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la Libération au Domaine musical Dix ans de musique en France (1944-1954)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris,Vrin, pp.342-350, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sensible dans les œuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Demoz; Giordano Ferrari; Alejandro Reyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace « sensible » de la dramaturgie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.361-373, 2018, 978-2-343-15164-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de Marimba dans une chambre à coucher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecile Auzolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aedam Musicae, 2017, Coll. "XX-XXIe siècles", 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Post-moderne ou singulier ? Hommage à Philippe Boesmans pour ses 80 ans", Actes du Colloque international du 18 au 23 juillet 2016, Fondation des Treilles/Festival d'Aix-en-Provence/Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1938-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques", Paris, Vrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un siècle de créations lyriques en France : paradoxes, utopies, réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Spectaculaire | Arts de la scène, 978-2753541726. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : &amp;quot;Wintermärchen&amp;quot; de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Rencontres du jazz et de la musique contemporaine", Michel Court et Ludovic Florin (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, coll. "U-Jazz", pp.137-152, 2015, 978-2-8107-0374-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto&amp;quot; (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900. Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2015, Collection "Le Spectaculaire", série "Théâtre", 978-2-7535-4172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Juan de Mañara : la rédemption, figure emblématique de l’opéra francophone dans l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Tomasi, du lyrisme méditerranéen à la conscience révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-376, 2015, 979-1032000069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massenet au Palais Garnier dans l'entre-deux-guerres : l'action de Jacques Rouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet aujourd'hui : héritage et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86272-654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'eau dans l'opéra de Wagner à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire musical français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, analogie, symbole : l'exemple des musiques de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°50, pp.51-60, 2013, Série "Conférences et séminaires" N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena, une« aventure musicale» de Rio à Paris (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Lobos, des sources de l’œuvre aux échos contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.153-172, 2012, 978-2-7453-2341-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la Réunion des Théâtres Lyriques Nationaux (1936-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique : approches comparées, 1669-2010 : [colloque, Paris, Opéra-Comique, 2, 3 et 4 décembre 2010]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°38, Ecole Nationale des Chartes, pp.219-238, 2012, coll. "études et rencontres", 38, 978-2-35723-023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation, représentation, stylisation : pour une phénoménologie de la peur à l’opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ennemie intime : la peur : perceptions, expressions, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2011, 978-2-7535-1481-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra au rythme de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denizeau, Gérard; Pistone, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au temps des arts : hommage à Michèle Barbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris Sorbonne, pp.81-90, 2010, Musiques écritures, 978-2-84050-672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître à l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Naissance, Histoire, cultures et pratiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Albin Michel, pp.86-89, 2010, 978-2-226-19318-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, art et religion dans l'entre-deux-guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.155-178, 2009, 978-2-914373-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans &amp;quot;Reigen&amp;quot; de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Relations texte-musique, prospective et exemples de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire musical français, pp.107-114, 2008, 978-2-84591-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la maison sur la scène lyrique de Verdi à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison de l'artiste : construction d'un espace de représentations entre réalité et imaginaire, XVIIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, 978-2-7535-0439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur l&amp;quot;imaginaire vénitien de Guardi à Paganini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques, analogies et interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.63-76, 2006, 2-84050-393-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, 2005, "L'université des arts", 9782252035412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la 'trilogie populaire' de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Fachard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi. Pour l'expression d'une culture "Nazional-popolare" en Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, Nancy P.R.I.S.M.I., pp.123-135, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de Manon Lescaut à Il tabarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité, intertextualité: les livrets d'opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.93-106, 2003, 2-86939-189-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne, OMF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques : quels rapports ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, pp.127-143, 2000, série "Musique et Arts plastiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Monographies sur les Don Juan lyriques du XXe siècle : « Goossens » (pp.447-449), « Lattuada » (pp.540-541), « Malipiero » (pp.585-586), « Reutter » (pp.789-792), « Stravinsky » (pp.895-899), « Tomasi » (pp.926-928). Article transversal : « Voix » (pp.1001-1004).], Pierre Brunel (dir.), Paris, Robert Laffont, 1999, 1025 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de Don Juan", Pierre Brunel (dir.), Paris, Robert Laffont, 1025 p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Analyse musicale des opéras-comiques de Barraud (pp.109-111), Busser (pp.180-183), Delibes (pp.221-228), Hahn (pp.281-287), Messager (pp.379-395), d'Ollone (pp.450-455), Reber (pp.487-494), Saint-Saëns (pp.503-505), Sauguet (pp.506-509).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de l'Opéra-Comique français", Francis Claudon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne, Peter Lang, 533 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un compositeur au sourire espiègle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.forumopera.com/dossier/philippe-boesmans-1936-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi n'es-tu pas plus moderne ? » (I, 5) Philippe Boesmans et &amp;quot;Yvonne, princesse de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de salle d’"Yvonne, princesse de Bourgogne" de Philippe Boesmans, Opéra de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, p.26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Saint François d'Assise&amp;quot; d'Olivier Messiaen pour l'Opéra de Paris », &amp;quot;L'Encyclopédie de l'Opéra de Paris&amp;quot;, Henri Loyrette et Sarah Barbedette, (dir.), Paris, Réunion des Musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ébats du compositeur et de sa psyché&amp;quot;, pour la notice du disque CYP 4656, reprise en français et en anglais de &amp;quot;Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, 1/2019, p. 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Le fonds d'archives de la Péniche Opéra&amp;quot;, Inventaire réalisé et dirigé à l'IReMus, http://www.iremus.cnrs.fr/fr/publications/le-fonds-darchives-de-la-peniche-opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir du monde&amp;quot;, publié dans le programme de la reprise d'&amp;quot;Au monde&amp;quot; Philippe Boesmans à l'Opéra-Comique, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915-2015 Centenaire Pierre Wissmer&amp;quot;, notices pour l'enregistrement des &amp;quot;Symphonies 1-9&amp;quot;, des &amp;quot;Concertos pour piano n°s 1 & 2&amp;quot;, du &amp;quot;Concerto pour violon&amp;quot; et du &amp;quot;Concerto Valcroziano&amp;quot;, Naxos 8 505241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculum mundi, l'étrangeté, du théâtre à l'opéra&amp;quot; [version bilingue français/néerlandais], programme du Théâtre Royal de la Monnaie, Bruxelles, pour la création mondiale d'&amp;quot;Au monde&amp;quot; Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonatine pour violon et piano&amp;quot;, &amp;quot;Sonate pour piano&amp;quot;, &amp;quot;Trois études pour piano&amp;quot;, &amp;quot;Trio Adelfiano&amp;quot; de Pierre Wissmer, Notices accompagnant l'enregistrement par Anne de Fornel (Piano) et le trio Steuermann, Hortus, Hortus 094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Symphonies de Pierre Wissmer&amp;quot;, Notice accompagnant l'enregistrement de l'intégrale des neuf symphonies, Integral Classic Int 221.242/4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues imaginaires&amp;quot;, Programme de la création de l’œuvre de Daniel-Lesur, Orchestre Léon Barzin, dir. Jean-Jacques Werner, Paris, Église Saint-Germain des Prés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Butterfly&amp;quot;, Programme de l'Opéra de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'asservissement à l'absolution : les métamorphoses d'une quête illusoire&amp;quot;, Dimitri Chostakovitch, Lady Macbeth de Mtzensk, programme de l'Opéra de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salomé de Strauss&amp;quot;, Présentation de l'enregistrement intégral de l'opéra sous la direction de Giuseppe Sinopoli, Deutsche Gramophon 431 810-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Mahler, Symphonie n°6 et Alexander Zemlinsky, 6 Maeterlinck-Lieder&amp;quot;, Notices accompagnant l'enregistrement par Jard van Nes, Royal Concertgebouw Orchestra, dir. R. Chailly, Decca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Auzolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR  au département de musicologie de l'université de Poitiers, chercheuse titulaire au FoReLLIS (Formes et représentations en linguistique, littérature, et dans les arts de l'image et de la scène, UR 15076).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de musique, titulaire d'un doctorat en philosophie (esthétique) et d'une HDR en musicologie et philosophie esthétique.Enseignant-chercheur en musicologie à l’université de Poitiers depuis 2000, ma démarche interdisciplinaire interroge les interactions entre le monde de la scène et l’univers musical.Après avoir pris leur ancrage dans la perspective diachronique du long XIXe siècle, depuis les années 2000 mes travaux de recherche portent sur la seconde moitié du XXe et le XXIe siècles, principalement francophones. Dans une perspective esthétique et historique, j’étudie le contexte de création, la genèse de l'écriture, la mise en scène, la réception et les rapports texte/musique.J’ai par ailleurs acquis une solide expérience d’inventaire, catalogage et valorisation de fonds d’archives contemporains.Autrice, dramaturge et metteuse en scène, j’encadre des spectacles de recherche-création dans le cadre universitaire depuis 2007.J'ai été boursière du CNL (2013 et 2015), de la fondation des Treilles (2013 et 2016) et de l'université de Poitiers (2023), titulaire de la prime d'excellence scientifique puis Ripec depuis 2017. Deux de mes ouvrages ont été primés par le Prix des muses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                        *****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux  s’efforcent de penser la création théâtrale dans son articulation avec la musique, comme la création musicale dans son rapport avec les éléments extra-musicaux, principalement le théâtre, mais aussi, la poésie, la littérature et la peinture. Dans une perspective historique aussi bien diachronique que synchronique, mes sources sont les œuvres elles-mêmes, mais également les écrits et les entretiens avec les artistes, ainsi que les archives des institutions, des compagnies et des auteurs. J’ai ainsi développé une expertise patrimoniale : inventaire, catalogage, expertise, valorisation scientifique et médiation culturelle de fonds personnels et institutionnels.  L’approche esthétique, adoptée dès mes premiers travaux aux confins de la musicologie et de la philosophie, complète cette lecture des arts de la scène et du spectacle.Ainsi, trois axes méthodologiques peuvent être définis, bien que de nombreuses passerelles thématiques les relient. Ils sont ici présentés par ordre chronologique dans mon parcours académique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 Esthétique de la musique, des arts de la scène et du spectacle XIXe- XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Le théâtre lyrique est envisagé dans sa réalisation (rapports texte/musique, singularités stylistiques et esthétiques,) comme dans son inscription dans la société qui le porte (contexte de création, genèse de l’écriture, mise en scène,) ainsi que l’imaginaire qui s'y rattache, notamment dans une lecture bachelardienne des phénomènes. Mes travaux monographiques se sont portés sur Richard Strauss, Daniel-Lesur, Gilles Tremblay, Michèle Reverdy, Philippe Boesmans, Joël Pommerat et Philippe Quesne.D’autre part, dans une démarche comparative, j’étudie les thèmes et concepts venant irriguer l’imaginaire musical : la fête, la représentation de l’artiste, le paysage, la ville, la maison, l’enfance, la peur, l’orientalisme, l’eau, la barbarie. Au début des années 2010, j’ai concentré mon attention sur les liens entre opéra et théâtre, phénomènes de miroir, de transfert et de porosité, notamment à travers une étude sur la place de la musique dans les spectacles de Joël Pommerat. Depuis 2020, je travaille sur la musique pour le théâtre contemporain en France et prépare un dépôt d’ANR puis d’ERC qui bénéficie d’une bourse de l’Université de Poitiers (UP Squared).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2 Histoire de la création théâtrale aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Sollicitée en 2004 pour expertiser le fonds d’archives de Daniel-Lesur (1908-2002), en contextualisant sa vie et son œuvre, mon intérêt s’est porté sur les musiques en marge des avant-gardes en France dans la seconde moitié du XXe siècle. Mesurant l'importance du répertoire lyrique de création, j’ai constitué un groupe de recherche soutenu par le Criham (université de Poitiers), l'OMF (Paris-Sorbonne), l'IRCAM, le CDMC et la ROF. OPEFRA a réuni une soixantaine de chercheurs jusqu’en 2015 lors de douze journées d’étude, aujourd’hui publiées. Dans ce mouvement, le CNRS m’a accueillie en délégation en 2011-2012 pour enrichir la base de données « Chronopéra » pour la période 1900-1989. Je participe à plusieurs chantiers de recherche sur les institutions lyriques en France (histoire de l’Opéra-Comique, de l’Opéra de Paris, de la Péniche Opéra, du Programme musical de France Culture, de la Compagnie Louis Brouillard), et suis sollicitée pour des comptes-rendus, expertises et actions de valorisation, notamment dans les théâtres et à la radio.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3 Études patrimoniales (XXe-XXIe siècles francophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Stimulée par la richesse historique du fonds Daniel-Lesur, j’ai convaincu ses héritiers de le déposer au département de la musique de la BnF. Dans cette dynamique, j’ai établi son catalogue raisonné en lien avec la BnF (Catherine Massip), organisé un colloque et édité les actes.Cette expertise a scellé mon association avec l’IReMus (2016-2024), pour la direction de l'inventaire et de la valorisation du fonds archivistique de la Péniche-Opéra. Deux journées d’études annuelles ont fédéré les chercheurs des trois laboratoires associés (IReMus, IRET, CRIHAM) pendant quatre ans. En clôture de cet ambitieux projet de recherches, un colloque international, un spectacle de recherche-création et une exposition ont eu lieu à Paris et Poitiers au printemps 2022.Enfin, j’ai collecté et/ou localisé une grande partie des archives éparses de Philippe Boesmans et suis en lien avec la Bibliothèque Royale de Belgique (KBR) pour leur conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après l’obtention de l’agrégation en 1988, le début de ma carrière s’est déroulé d’une part dans le secondaire (collèges de ville, campagne et zone d’éducation prioritaire pendant 5 ans) et d’autre part en formation de formateurs (École normale de Cergy Pontoise, université de Nanterre, IUFM de Tours pendant 6 ans), me permettant d’interroger la mise en œuvre et les enjeux de l’enseignement de la musique à un public de scolaires ou de non spécialistes. J’ai été chargée de cours en histoire de la musique à l’Université Catholique de l’Ouest (Angers) ainsi qu’en technique vocale et préparation à l’agrégation à l’université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recrutée comme MCF en 2000 à l’université de Poitiers, le poste « Histoire de la musique du XIXe siècle » au département de musicologie m’a permis de construire, en écho à mes recherches, des cours de musicologie historique et analytique en licence, master et agrégation, mais aussi des diplômes et enseignements fondamentaux comme professionnels croisant musique et arts de la scène en licence et master. J’ai été invitée à donner cours et séminaires dans différentes écoles et universités françaises, Paris-Sorbonne, ENS Ulm, Paris III, Paris-8, Collège international de philosophie, Versailles, Tours, Nantes, Angers, et à l’étranger à Lancaster et New-York, ainsi que pour la formation continue des professeurs de l’académie de Paris. Attentive à l’orientation des étudiants dans les métiers de la musique et de la culture, je suis engagée depuis 2006 dans les actions d’insertion professionnelle de l’université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans chacun de mes postes, j’ai développé des partenariats et mené des projets avec des institutions culturelles (Festival d’automne, IRCAM, BNF, Ministère de la culture), des maisons et festivals d’opéra (Opéra de Paris, Théâtre royal de La Monnaie, Opéra de Stuttgart, Théâtre du Châtelet, Opéra-Comique, Péniche-Opéra, Opéra de Tours, Opéra de Nantes, Soirées lyriques de Sanxay, Opéra de Limoges, Festival international d’Art lyrique d’Aix-en-Provence), et des institutions théâtrales (Comédie française, Théâtre des Bouffes du Nord, TAP de Poitiers,  Méta-CDN de Poitiers, Théâtre Olympia-CDN de Tours, Compagnie Louis Brouillard, Vivarium Studio).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis la rentrée 2023 j’enseigne un module de 18h consacré à &amp;quot;musique et spectacle vivant&amp;quot; en deuxième année de licence d’arts du spectacle à l’Université catholique de l’ouest.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon élection à l’université de Poitiers, je me suis investie dans les tâches administratives aussi bien sur le plan local (notamment direction de laboratoire, responsabilité de département, création et responsabilité de diplômes, insertion professionnelle), que dans le cadre de mandats nationaux (CNU, ANR, HCERES).À la 22e section du CNU (Histoire moderne et contemporaine, histoire de l’art histoire de la musique), où j’ai siégé pour trois mandats (nommée, puis deux fois élue sur une liste indépendante), j’ai représenté seule la musicologie pendant deux mandats. Cette expérience interdisciplinaire fut particulièrement stimulante. Elle a nourri mon expertise scientifique et a contribué à me conduire à assumer la direction du site de Poitiers du Criham, équipe de recherche interdisciplinaire d’histoire moderne et contemporaine, histoire de l’art et musicologie entre 2022 et 2025 (130 membres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique artistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai découvert les arts par la musique, la danse puis le théâtre. J’écris depuis 1977 ; pour accompagner mon écriture, je pratique la photographie depuis 1988, la vidéo depuis 2012.https://cecilebelleyme.com/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après un apprentissage de la musique de 1969 à 1973 par la méthode Martenot, j’ai travaillé la flûte traversière (F.-J. Brun) à la Légion d’Honneur puis dans les conservatoires de la ville de Paris (Xe) et la technique vocale et l’art lyrique. avec Yaël Benzaquen. J’ai étudié le piano et le violon en cours particuliers. Entre 1992 et 2002, j’ai fait partie de chœurs de femmes à 16 ou 12 voix en Région Centre (mezzo colorature). Comme flûtiste, je joue régulièrement le répertoire baroque avec une violoncelliste et accompagne mes lectures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Initiée à la danse classique (O. Courtiade 1970-80), puis aux claquettes américaines et au modern jazz (1988-92), à la rythmique dalcrozienne (Joy Kane 1988-1993), j’ai pratiqué le flamenco de 2003 à 2013, et poursuis par le yoga (jivamukhti et kundalini) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Formée en théâtre par Pierre Bertin à la Légion d’Honneur, à partir de 1982, j’ai assisté aux répétitions de productions à l’Opéra de Bordeaux (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Louise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Tours (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigoletto, Candide, Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Nantes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Reigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Paris (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuto Cellini, La Flûte enchantée, Le Vaisseau fantôme, Yvonne, princesse de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Cardiff (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte enchantée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à la Monnaie de Bruxelles (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au monde, On purge bébé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au Festival d’Aix-en-Provence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à l’Opéra-Comique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Je me suis formée à la mise en scène et à la direction d’acteurs en observant D. Krief, Ph. Godefroid, B. Besson, A. Stadler, D. Cooke, R. Carsen, L. Bondy ou encore J. Pommerat. J’ai accompagné les cinéastes E. Engels et S. Toutain à la documentation, au scénario, au repérage et au montage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai pu professionnaliser ma créativité à France Culture comme productrice déléguée (1989-1999), à une époque où Radio France accordait temps et moyens pour ciseler le matériau sonore et dramaturgique des émissions. Je poursuis aujourd’hui une activité régulière d’écrivaine, de poète, d’autrice de spectacles, dramaturge et metteuse en scène, notamment en recherche-création dans un cadre universitaire. Sociétaire de la SCAM et membre de la SGDL, j’ai été cooptée au Parlement des Écrivaines Francophones en mai 2024. (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.parlement-ecrivaines-francophones.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les chansons effectuent une dilatation de l’instant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Théâtres contemporains de la naissance et poétiques de l’accouchement, 10, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114313ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures chantantes dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Musique !, 243, pp.91-94. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.243.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du programme papier au fichier numérique : radiographie et exploitation du fonds d'archives de la Péniche Opéra (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roupie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le document d’archives à l’ère du numérique : Réflexions sur les pratiques actuelles de la recherche. Dossier, 2021 (5), https://tierce.edel.univ-poitiers.fr/index.php?id=590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans au miroir de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, "L’opéra en France depuis la Libération : évolutions et révolutions", 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Composer avec ce qui existe » : Philippe Boesmans, né en 1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traces et usages du passé Dossier, 2016 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinocchio&amp;quot;, de J. Pommerat et Ph. Boesmans (208-2017) : être, devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York, Oxford University Press, 2019, 106 (1), pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de théâtre en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (15), pp.239-260. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10777-4.p.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra aujourd'hui. Maurice Roche. Gérard Macé&amp;quot;, Béatrice Didier & Emmanuel Reibel (éds). Europe no 1051/1052, novembre-décembre 2016, 380 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tome 105, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dossier, 2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Trouble persistant&amp;quot;. De l'expérience sensorielle à la quête de sens : &amp;quot;Au monde&amp;quot; de Joël Pommerat (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera Rivista di filosofia e di teoria delle arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-9251/8730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résurgence du merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gilles Tremblay, ou le plain-chant contemporain, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opéra comme lieu de recherche et de création : Médée (2003) de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Maurice et Marie-Madeleine Duruflé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et destinée d'un jeune organiste : le cas Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte harmonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, "L'orgue en France entre les deux guerres", n°90, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Ballets Russes rêvent l'Allemagne romantique : &amp;quot;carnaval&amp;quot; opus 9, de Schumann à Fokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Robert Schumann", n°22, pp.203-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Aller à la racine de la force imaginante&amp;quot;, l'expérience d'une lecture de l'opéra à la lumière de l'Eau et les rêves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gaston Bachelard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Furor pieno - Figures de la folie au masculin dans l'opéra italien de la première moitié du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montemagno Giuseppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, "L'opéra italien au XIXème siècle", n°19, pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures carnavalesques du premier romantisme musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'art des figures, 5, pp.345-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir à l'oeuvre, quelques figures de l'érotisme dans l'opéra - Carmen, Salomé, Lady Macbeth de Mzensk - Suivi d'un entretien avec Philippe Godefroid, metteur en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Nude or naked ? Erotiques ou pornographies de l'art", n°4, pp.605-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'imaginaire du voyage : le &amp;quot;voyage d'hiver&amp;quot; de Schubert et quelques mélodies de Poulenc&amp;quot;, &amp;quot;Gare maritime&amp;quot;, Hors-série, Nantes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Revue de la Maison de la Poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessein, rite, réjouissance : une anthropologie des représentations du mariage dans le théâtre lyrique depuis Les Noces de Figaro de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Musique et rite(s)", 44-46, pp.148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casta Diva, entretien avec Danièle Blanchelande autour d'une scénographie plastique et sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, "Art de la mise en scène, mise en scène de l'art", n°3, pp.429-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, mise en scène d'une société en fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, "Art de la mise en scène, mise en scène de l'art", n°3, pp.361-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine et l’imaginaire musical : rhapsodie à trois voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, varia, 5, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14710-7.p.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France aux XIXe et XXe siècles : métamorphoses d'un genre inféodé au goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française des professeurs de chant pour l'étude et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°2, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra bref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'art du bref"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet, l'effet, l'émotion : trois formes de théatralisation du silence dans le théâtre lyrique au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Musique et silence, 32-34, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Strauss, &amp;quot;Intermezzo&amp;quot;, analyse musicale et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 138, pp.28-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chostakovitch, &amp;quot;Lady Macbeth de Mzensk&amp;quot;, Commentaire littéraire et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.22-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théâtres de la naissance et poétiques de l’accouchement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Arras, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arme suprême de la mémoire&amp;quot; Élaboration et traces des mises en scènes d'opéra de Joël Pommerat (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les écrits de la mise en scène lyrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra et Radio France : dans l'effervescence du théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Péniche Opéra 1982-2015"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la soute aux magasins : présence, transfert et avenir des archives de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IReMus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transmettre la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, BSG, BNF, IREMUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau (1951), derniers feux de l'orientalisme à l'Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'Orient et l'Opéra"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire des archives de la Péniche Opéra : méthode, réalisation, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mémoire des arts et du spectacle vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Que le silence m'écoute !&amp;quot; Hommes et femmes de lettres dans les opéras de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'écrivain(e) dans la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orages et nuages : la représentation des phénomènes aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'heure nécessaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'étude de l'orientalisme à l'Opéra de Paris : &amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, 1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique tunisienne dans ses dimensions maghrébines et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sidi Bou Saïd, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Pinocchio&amp;quot; de Philippe Boesmans et Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pinocchio et fil(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace sensible dans les oeuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'espace sensible dans la production du théâtre musical et d'opéra de 1970 à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spectacles de Joël Pommerat : une esthétique de l'expérience sensorielle&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le théâtre et les cinq sens. Théories, esthétiques, dramaturgies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Galati, Avignon, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensation, sensualité, irréfutabilité dans les oeuvres lyriques composées d'après les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pour une "idéographique" générale de la raison au XXIe siècle. Philosophie et arts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de Philosophie, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation et transfert dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intertextualités au XXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un catalogue raisonné : le cas de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Catalogues #2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur (1908-2002) et les traditions populaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"City of Light : Paris 1900-1950"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Royaume-Uni, May 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre à l'opéra, introduction à l'oeuvre lyrique de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Michèle Reverdy, compositrice intranquille"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène dramatique à la scène lyrique : La chanson dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'intime et le collectif dans la chanson des XXe et XXIe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : Wintermärchen de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internatonal "Rencontres du jazz et de la musique contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse II-Le Mirail, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Don Juan de Mañara&amp;quot; : la rédemption, figure emblématique de l'opéra dans l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Henri Tomasi et la Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Complexe d'Ophélie dans quelques opéras du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hommage à Gaston Bachelard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry, Oct 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de Jacques Rouché pour les œuvres lyriques de Jules Massenet à l'Opéra de Paris dans l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Massenet aujourd'hui : héritage et postérité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français dans le sillage de Jeune France : &amp;quot;Andrea del Sarto&amp;quot; de Daniel-Lesur (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Une musique française après 1945 ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNSMD, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto &amp;quot;(1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les livrets d'opéra 1945-1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Mar 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1941-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques (1920-1950)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'Opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le répertoire de l'Opéra de Paris (1671-2009), Analyse &amp; interprétation, Institut de recherche sur le patrimoine musical en France (IRPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et le monde de l'orgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Orgue à Paris dans les années 30"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à la représentation : l'exemple des opéras de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Paroles et musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Paris-Sorbonne/Paris III, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phénoménologie de la peur sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les peurs du XVIe siècle à nos jours, expressions perceptions et effets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerbeb&amp;quot; de Samuel-Rousseau (1951), contribution à une étude l'orientalisme à l'Opéra de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le voyage : l'orientalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur's Andrea del Sarto: Daring and Nostalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association Symposium Nostalgia &amp; Innovation in Twentieth-Century French Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français au temps de Benjamin Britten 1943-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La réception de Britten en province"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le répertoire de l'Opéra de Paris (1671-2009), Analyse et interprétation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/IRPMF, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Musique, art et religion dans l'entre-deux-guerres : la construction d'une culture en pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montréal, Canada. pp.155-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa-Lobos et la scène lyrique : l'exemple de Magdalena, une 'aventure musicale' (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Hommage à Villa-Lobos organisé par l'Université Paris-Sorbonne, la Chaire d'Histoire du Brésil, l'Observatoire Musical Français, Ambassade du Brésil en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, Jeune France et les traditions musicales françaises 1936-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude Elans nationaux et patriotiques de la Seconde Guerre mondiale : son impact sur les mouvements idéologiques et musicaux organisée par le groupe de recherche MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des archives d'un compositeur : L'exemple de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Journée d'étude Diversité des sources et approches en musicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés de musicologie de Tours et Poitiers, Oct 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans Reigen de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interartistique "Les Relations texte-musique, prospective et exemples de recherches",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de guerre : un tournant radical dans la perception du monde musical par le compositeur Daniel-Lesur, 1908-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortie de crise : Les mécanismes de résolution de crises politiques (XVIe-XXe siècle), colloque organisé à la MSHS de l'université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, a composer's life in pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Music, Body and Stage : the iconography of music theater and opera"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'iconographie musicale et le Répertoire international d'iconographie musicale, RIDIM, The City University of New-York, Mar 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et la Schola cantorum, 1935-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Autour de la Schola Cantorum et de Vincent d'Indy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de l'esthétique musicale : la pensée de Bachelard en oeuvre dans l'analyse phénoménologique du répertoire lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Comparatisme, Rencontre interartistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMF, Université Paris-Sorbonne, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interarts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I/Paris-Sorbonne Paris IV, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de 'Manon Lescaut' à 'La Houppelande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la &amp;quot;trilogie populaire&amp;quot; de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques II. Actes du séminaire doctoral et post-doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nov 1998, Paris, France. pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et musique, transferts culturels et identités nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Vialleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 15, 331 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pommerat. Poésie du sonore et théâtralité du musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études sur le théâtre et les arts de la scène, Tiphaine Karsenti; Florence Naugrette; Marco Consolini, 978-2-406-15557-7. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs musicaux et sonores de la barbarie moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Réra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château-Gonthier, Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collection Musiques XX-XXIe siècles, 978-2-91904687-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aedam Musicae, 2017, Musiques XX-XXIe siècles, 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Spectaculaire - Arts de la scène, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.78999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'étrangeté, ou l'opéra selon Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-330-03011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre de Daniel-Lesur. Catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Nationale de France, pp.151, 2010, 978-2717724554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur Daniel-Lesur : Compositeur et humaniste (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris-Sorbonne, pp.412, 2009, 978-2840506225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comparatisme : enjeux et méthodes : actes de la Rencontre interartistique du 21 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, 2006, Conférences et Séminaires, n°23, 2-84591-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra s’expose à l’université de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra dans le sillage du Programme Musical de France culture 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participative à la recherche création : Variations autour d’une barque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je l’ai tuée parce que je voulais avoir un enfant ». Meurtres au féminin dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Judith le Blanc; Gwénaëlle Le Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles du crime au féminin en Europe. Théâtre, musique, cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et création : les grandes productions lyriques au Palais Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Auclair; Benoît Cailmail; Boris Courrège; Inès Piovesan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Opéra Garnier : histoire d’un Palais mythique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, diriger : le parcours de Daniel-Lesur (1908-2002) rue Saint-Jacques (1935-1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Douche; Cédric Segod-Genovesi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, enseigner et composer à la Schola Cantorum (1896-1962)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-163, 2022, Collection Musiques XIXe-XXe siècles, 978-2-919046-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, derniers feux de l’orientalisme à l’Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal Levante l'astro nascente : l'Orient et l'opéra = l'Oriente e l'opera : Séminaires "L'opera narrateur" 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.175-187, 2021, 978-88-5543-103-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera&amp;quot; (p. 293-296) &amp;quot;The Nightingale&amp;quot; (p. 277-279) &amp;quot;The Rake's Progress&amp;quot; (p. 351-352)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Campbell; Peter O'Hagan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Stravinsky Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer en France entre 1944 et 1954 : les compositeurs &amp;quot; hors-série&amp;quot; à la lumière du débat &amp;quot;Pour ou contre la musique moderne ?&amp;quot; &amp;quot;, Alain Poirier, Laurent Feneyrou (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la Libération au Domaine musical Dix ans de musique en France (1944-1954)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris,Vrin, pp.342-350, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sensible dans les œuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Demoz; Giordano Ferrari; Alejandro Reyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace « sensible » de la dramaturgie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.361-373, 2018, 978-2-343-15164-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de Marimba dans une chambre à coucher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecile Auzolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aedam Musicae, 2017, Coll. "XX-XXIe siècles", 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Post-moderne ou singulier ? Hommage à Philippe Boesmans pour ses 80 ans", Actes du Colloque international du 18 au 23 juillet 2016, Fondation des Treilles/Festival d'Aix-en-Provence/Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto&amp;quot; (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900. Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2015, Collection "Le Spectaculaire", série "Théâtre", 978-2-7535-4172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : &amp;quot;Wintermärchen&amp;quot; de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Rencontres du jazz et de la musique contemporaine", Michel Court et Ludovic Florin (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, coll. "U-Jazz", pp.137-152, 2015, 978-2-8107-0374-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1938-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques", Paris, Vrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un siècle de créations lyriques en France : paradoxes, utopies, réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Spectaculaire | Arts de la scène, 978-2753541726. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Juan de Mañara : la rédemption, figure emblématique de l’opéra francophone dans l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Tomasi, du lyrisme méditerranéen à la conscience révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-376, 2015, 979-1032000069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massenet au Palais Garnier dans l'entre-deux-guerres : l'action de Jacques Rouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet aujourd'hui : héritage et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86272-654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'eau dans l'opéra de Wagner à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire musical français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, analogie, symbole : l'exemple des musiques de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°50, pp.51-60, 2013, Série "Conférences et séminaires" N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena, une« aventure musicale» de Rio à Paris (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Lobos, des sources de l’œuvre aux échos contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.153-172, 2012, 978-2-7453-2341-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la Réunion des Théâtres Lyriques Nationaux (1936-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique : approches comparées, 1669-2010 : [colloque, Paris, Opéra-Comique, 2, 3 et 4 décembre 2010]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°38, Ecole Nationale des Chartes, pp.219-238, 2012, coll. "études et rencontres", 38, 978-2-35723-023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation, représentation, stylisation : pour une phénoménologie de la peur à l’opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ennemie intime : la peur : perceptions, expressions, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2011, 978-2-7535-1481-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra au rythme de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denizeau, Gérard; Pistone, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au temps des arts : hommage à Michèle Barbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris Sorbonne, pp.81-90, 2010, Musiques écritures, 978-2-84050-672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître à l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Naissance, Histoire, cultures et pratiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Albin Michel, pp.86-89, 2010, 978-2-226-19318-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, art et religion dans l'entre-deux-guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.155-178, 2009, 978-2-914373-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans &amp;quot;Reigen&amp;quot; de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Relations texte-musique, prospective et exemples de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire musical français, pp.107-114, 2008, 978-2-84591-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la maison sur la scène lyrique de Verdi à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison de l'artiste : construction d'un espace de représentations entre réalité et imaginaire, XVIIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, 978-2-7535-0439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur l&amp;quot;imaginaire vénitien de Guardi à Paganini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques, analogies et interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.63-76, 2006, 2-84050-393-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, 2005, "L'université des arts", 9782252035412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de Manon Lescaut à Il tabarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité, intertextualité: les livrets d'opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.93-106, 2003, 2-86939-189-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la 'trilogie populaire' de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Fachard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi. Pour l'expression d'une culture "Nazional-popolare" en Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, Nancy P.R.I.S.M.I., pp.123-135, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne, OMF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques : quels rapports ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, pp.127-143, 2000, série "Musique et Arts plastiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Monographies sur les Don Juan lyriques du XXe siècle : « Goossens » (pp.447-449), « Lattuada » (pp.540-541), « Malipiero » (pp.585-586), « Reutter » (pp.789-792), « Stravinsky » (pp.895-899), « Tomasi » (pp.926-928). Article transversal : « Voix » (pp.1001-1004).], Pierre Brunel (dir.), Paris, Robert Laffont, 1999, 1025 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de Don Juan", Pierre Brunel (dir.), Paris, Robert Laffont, 1025 p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Analyse musicale des opéras-comiques de Barraud (pp.109-111), Busser (pp.180-183), Delibes (pp.221-228), Hahn (pp.281-287), Messager (pp.379-395), d'Ollone (pp.450-455), Reber (pp.487-494), Saint-Saëns (pp.503-505), Sauguet (pp.506-509).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de l'Opéra-Comique français", Francis Claudon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne, Peter Lang, 533 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un compositeur au sourire espiègle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.forumopera.com/dossier/philippe-boesmans-1936-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi n'es-tu pas plus moderne ? » (I, 5) Philippe Boesmans et &amp;quot;Yvonne, princesse de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de salle d’"Yvonne, princesse de Bourgogne" de Philippe Boesmans, Opéra de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, p.26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Saint François d'Assise&amp;quot; d'Olivier Messiaen pour l'Opéra de Paris », &amp;quot;L'Encyclopédie de l'Opéra de Paris&amp;quot;, Henri Loyrette et Sarah Barbedette, (dir.), Paris, Réunion des Musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ébats du compositeur et de sa psyché&amp;quot;, pour la notice du disque CYP 4656, reprise en français et en anglais de &amp;quot;Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, 1/2019, p. 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Le fonds d'archives de la Péniche Opéra&amp;quot;, Inventaire réalisé et dirigé à l'IReMus, http://www.iremus.cnrs.fr/fr/publications/le-fonds-darchives-de-la-peniche-opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir du monde&amp;quot;, publié dans le programme de la reprise d'&amp;quot;Au monde&amp;quot; Philippe Boesmans à l'Opéra-Comique, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915-2015 Centenaire Pierre Wissmer&amp;quot;, notices pour l'enregistrement des &amp;quot;Symphonies 1-9&amp;quot;, des &amp;quot;Concertos pour piano n°s 1 & 2&amp;quot;, du &amp;quot;Concerto pour violon&amp;quot; et du &amp;quot;Concerto Valcroziano&amp;quot;, Naxos 8 505241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculum mundi, l'étrangeté, du théâtre à l'opéra&amp;quot; [version bilingue français/néerlandais], programme du Théâtre Royal de la Monnaie, Bruxelles, pour la création mondiale d'&amp;quot;Au monde&amp;quot; Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonatine pour violon et piano&amp;quot;, &amp;quot;Sonate pour piano&amp;quot;, &amp;quot;Trois études pour piano&amp;quot;, &amp;quot;Trio Adelfiano&amp;quot; de Pierre Wissmer, Notices accompagnant l'enregistrement par Anne de Fornel (Piano) et le trio Steuermann, Hortus, Hortus 094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Symphonies de Pierre Wissmer&amp;quot;, Notice accompagnant l'enregistrement de l'intégrale des neuf symphonies, Integral Classic Int 221.242/4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues imaginaires&amp;quot;, Programme de la création de l’œuvre de Daniel-Lesur, Orchestre Léon Barzin, dir. Jean-Jacques Werner, Paris, Église Saint-Germain des Prés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Butterfly&amp;quot;, Programme de l'Opéra de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'asservissement à l'absolution : les métamorphoses d'une quête illusoire&amp;quot;, Dimitri Chostakovitch, Lady Macbeth de Mtzensk, programme de l'Opéra de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salomé de Strauss&amp;quot;, Présentation de l'enregistrement intégral de l'opéra sous la direction de Giuseppe Sinopoli, Deutsche Gramophon 431 810-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Mahler, Symphonie n°6 et Alexander Zemlinsky, 6 Maeterlinck-Lieder&amp;quot;, Notices accompagnant l'enregistrement par Jard van Nes, Royal Concertgebouw Orchestra, dir. R. Chailly, Decca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlement-ecrivaines-francophones.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114313ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.243.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roupie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10777-4.p.0239" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/8730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00736029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montemagno Giuseppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14710-7.p.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/joel-pommerat-poesie-du-sonore-et-theatralite-du-musical.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15559-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Les-Champs-musicaux-et-sonores-de-la-barbarie-moderne-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle--Nathan-Rera-253-146,226.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5456/la-creation-lyrique-en-france-depuis-1900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/47590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Etudier--enseigner-et-composer-a-la-Schola-Cantorum--1896-1962--de-Sylvie-Douche--Cedric-Segond-Genovesi-258-133,89.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/33423?lang=fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/111939" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899620v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlement-ecrivaines-francophones.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114313ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.243.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roupie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10777-4.p.0239" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/8730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00736029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montemagno Giuseppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14710-7.p.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/joel-pommerat-poesie-du-sonore-et-theatralite-du-musical.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15559-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Les-Champs-musicaux-et-sonores-de-la-barbarie-moderne-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle--Nathan-Rera-253-146,226.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5456/la-creation-lyrique-en-france-depuis-1900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/47590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Etudier--enseigner-et-composer-a-la-Schola-Cantorum--1896-1962--de-Sylvie-Douche--Cedric-Segond-Genovesi-258-133,89.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/33423?lang=fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/111939" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899620v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>