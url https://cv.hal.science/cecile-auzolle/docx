--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Auzolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR  au département de musicologie de l'université de Poitiers, chercheuse titulaire au FoReLLIS (Formes et représentations en linguistique, littérature, et dans les arts de l'image et de la scène, UR 15076).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de musique, titulaire d'un doctorat en philosophie (esthétique) et d'une HDR en musicologie et philosophie esthétique.Enseignant-chercheur en musicologie à l’université de Poitiers depuis 2000, ma démarche interdisciplinaire interroge les interactions entre le monde de la scène et l’univers musical.Après avoir pris leur ancrage dans la perspective diachronique du long XIXe siècle, depuis les années 2000 mes travaux de recherche portent sur la seconde moitié du XXe et le XXIe siècles, principalement francophones. Dans une perspective esthétique et historique, j’étudie le contexte de création, la genèse de l'écriture, la mise en scène, la réception et les rapports texte/musique.J’ai par ailleurs acquis une solide expérience d’inventaire, catalogage et valorisation de fonds d’archives contemporains.Autrice, dramaturge et metteuse en scène, j’encadre des spectacles de recherche-création dans le cadre universitaire depuis 2007.J'ai été boursière du CNL (2013 et 2015), de la fondation des Treilles (2013 et 2016) et de l'université de Poitiers (2023), titulaire de la prime d'excellence scientifique puis Ripec depuis 2017. Deux de mes ouvrages ont été primés par le Prix des muses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                        *****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux  s’efforcent de penser la création théâtrale dans son articulation avec la musique, comme la création musicale dans son rapport avec les éléments extra-musicaux, principalement le théâtre, mais aussi, la poésie, la littérature et la peinture. Dans une perspective historique aussi bien diachronique que synchronique, mes sources sont les œuvres elles-mêmes, mais également les écrits et les entretiens avec les artistes, ainsi que les archives des institutions, des compagnies et des auteurs. J’ai ainsi développé une expertise patrimoniale : inventaire, catalogage, expertise, valorisation scientifique et médiation culturelle de fonds personnels et institutionnels.  L’approche esthétique, adoptée dès mes premiers travaux aux confins de la musicologie et de la philosophie, complète cette lecture des arts de la scène et du spectacle.Ainsi, trois axes méthodologiques peuvent être définis, bien que de nombreuses passerelles thématiques les relient. Ils sont ici présentés par ordre chronologique dans mon parcours académique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 Esthétique de la musique, des arts de la scène et du spectacle XIXe- XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Le théâtre lyrique est envisagé dans sa réalisation (rapports texte/musique, singularités stylistiques et esthétiques,) comme dans son inscription dans la société qui le porte (contexte de création, genèse de l’écriture, mise en scène,) ainsi que l’imaginaire qui s'y rattache, notamment dans une lecture bachelardienne des phénomènes. Mes travaux monographiques se sont portés sur Richard Strauss, Daniel-Lesur, Gilles Tremblay, Michèle Reverdy, Philippe Boesmans, Joël Pommerat et Philippe Quesne.D’autre part, dans une démarche comparative, j’étudie les thèmes et concepts venant irriguer l’imaginaire musical : la fête, la représentation de l’artiste, le paysage, la ville, la maison, l’enfance, la peur, l’orientalisme, l’eau, la barbarie. Au début des années 2010, j’ai concentré mon attention sur les liens entre opéra et théâtre, phénomènes de miroir, de transfert et de porosité, notamment à travers une étude sur la place de la musique dans les spectacles de Joël Pommerat. Depuis 2020, je travaille sur la musique pour le théâtre contemporain en France et prépare un dépôt d’ANR puis d’ERC qui bénéficie d’une bourse de l’Université de Poitiers (UP Squared).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2 Histoire de la création théâtrale aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Sollicitée en 2004 pour expertiser le fonds d’archives de Daniel-Lesur (1908-2002), en contextualisant sa vie et son œuvre, mon intérêt s’est porté sur les musiques en marge des avant-gardes en France dans la seconde moitié du XXe siècle. Mesurant l'importance du répertoire lyrique de création, j’ai constitué un groupe de recherche soutenu par le Criham (université de Poitiers), l'OMF (Paris-Sorbonne), l'IRCAM, le CDMC et la ROF. OPEFRA a réuni une soixantaine de chercheurs jusqu’en 2015 lors de douze journées d’étude, aujourd’hui publiées. Dans ce mouvement, le CNRS m’a accueillie en délégation en 2011-2012 pour enrichir la base de données « Chronopéra » pour la période 1900-1989. Je participe à plusieurs chantiers de recherche sur les institutions lyriques en France (histoire de l’Opéra-Comique, de l’Opéra de Paris, de la Péniche Opéra, du Programme musical de France Culture, de la Compagnie Louis Brouillard), et suis sollicitée pour des comptes-rendus, expertises et actions de valorisation, notamment dans les théâtres et à la radio.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3 Études patrimoniales (XXe-XXIe siècles francophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Stimulée par la richesse historique du fonds Daniel-Lesur, j’ai convaincu ses héritiers de le déposer au département de la musique de la BnF. Dans cette dynamique, j’ai établi son catalogue raisonné en lien avec la BnF (Catherine Massip), organisé un colloque et édité les actes.Cette expertise a scellé mon association avec l’IReMus (2016-2024), pour la direction de l'inventaire et de la valorisation du fonds archivistique de la Péniche-Opéra. Deux journées d’études annuelles ont fédéré les chercheurs des trois laboratoires associés (IReMus, IRET, CRIHAM) pendant quatre ans. En clôture de cet ambitieux projet de recherches, un colloque international, un spectacle de recherche-création et une exposition ont eu lieu à Paris et Poitiers au printemps 2022.Enfin, j’ai collecté et/ou localisé une grande partie des archives éparses de Philippe Boesmans et suis en lien avec la Bibliothèque Royale de Belgique (KBR) pour leur conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après l’obtention de l’agrégation en 1988, le début de ma carrière s’est déroulé d’une part dans le secondaire (collèges de ville, campagne et zone d’éducation prioritaire pendant 5 ans) et d’autre part en formation de formateurs (École normale de Cergy Pontoise, université de Nanterre, IUFM de Tours pendant 6 ans), me permettant d’interroger la mise en œuvre et les enjeux de l’enseignement de la musique à un public de scolaires ou de non spécialistes. J’ai été chargée de cours en histoire de la musique à l’Université Catholique de l’Ouest (Angers) ainsi qu’en technique vocale et préparation à l’agrégation à l’université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recrutée comme MCF en 2000 à l’université de Poitiers, le poste « Histoire de la musique du XIXe siècle » au département de musicologie m’a permis de construire, en écho à mes recherches, des cours de musicologie historique et analytique en licence, master et agrégation, mais aussi des diplômes et enseignements fondamentaux comme professionnels croisant musique et arts de la scène en licence et master. J’ai été invitée à donner cours et séminaires dans différentes écoles et universités françaises, Paris-Sorbonne, ENS Ulm, Paris III, Paris-8, Collège international de philosophie, Versailles, Tours, Nantes, Angers, et à l’étranger à Lancaster et New-York, ainsi que pour la formation continue des professeurs de l’académie de Paris. Attentive à l’orientation des étudiants dans les métiers de la musique et de la culture, je suis engagée depuis 2006 dans les actions d’insertion professionnelle de l’université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans chacun de mes postes, j’ai développé des partenariats et mené des projets avec des institutions culturelles (Festival d’automne, IRCAM, BNF, Ministère de la culture), des maisons et festivals d’opéra (Opéra de Paris, Théâtre royal de La Monnaie, Opéra de Stuttgart, Théâtre du Châtelet, Opéra-Comique, Péniche-Opéra, Opéra de Tours, Opéra de Nantes, Soirées lyriques de Sanxay, Opéra de Limoges, Festival international d’Art lyrique d’Aix-en-Provence), et des institutions théâtrales (Comédie française, Théâtre des Bouffes du Nord, TAP de Poitiers,  Méta-CDN de Poitiers, Théâtre Olympia-CDN de Tours, Compagnie Louis Brouillard, Vivarium Studio).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis la rentrée 2023 j’enseigne un module de 18h consacré à &amp;quot;musique et spectacle vivant&amp;quot; en deuxième année de licence d’arts du spectacle à l’Université catholique de l’ouest.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon élection à l’université de Poitiers, je me suis investie dans les tâches administratives aussi bien sur le plan local (notamment direction de laboratoire, responsabilité de département, création et responsabilité de diplômes, insertion professionnelle), que dans le cadre de mandats nationaux (CNU, ANR, HCERES).À la 22e section du CNU (Histoire moderne et contemporaine, histoire de l’art histoire de la musique), où j’ai siégé pour trois mandats (nommée, puis deux fois élue sur une liste indépendante), j’ai représenté seule la musicologie pendant deux mandats. Cette expérience interdisciplinaire fut particulièrement stimulante. Elle a nourri mon expertise scientifique et a contribué à me conduire à assumer la direction du site de Poitiers du Criham, équipe de recherche interdisciplinaire d’histoire moderne et contemporaine, histoire de l’art et musicologie entre 2022 et 2025 (130 membres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique artistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai découvert les arts par la musique, la danse puis le théâtre. J’écris depuis 1977 ; pour accompagner mon écriture, je pratique la photographie depuis 1988, la vidéo depuis 2012.https://cecilebelleyme.com/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après un apprentissage de la musique de 1969 à 1973 par la méthode Martenot, j’ai travaillé la flûte traversière (F.-J. Brun) à la Légion d’Honneur puis dans les conservatoires de la ville de Paris (Xe) et la technique vocale et l’art lyrique. avec Yaël Benzaquen. J’ai étudié le piano et le violon en cours particuliers. Entre 1992 et 2002, j’ai fait partie de chœurs de femmes à 16 ou 12 voix en Région Centre (mezzo colorature). Comme flûtiste, je joue régulièrement le répertoire baroque avec une violoncelliste et accompagne mes lectures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Initiée à la danse classique (O. Courtiade 1970-80), puis aux claquettes américaines et au modern jazz (1988-92), à la rythmique dalcrozienne (Joy Kane 1988-1993), j’ai pratiqué le flamenco de 2003 à 2013, et poursuis par le yoga (jivamukhti et kundalini) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Formée en théâtre par Pierre Bertin à la Légion d’Honneur, à partir de 1982, j’ai assisté aux répétitions de productions à l’Opéra de Bordeaux (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Louise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Tours (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigoletto, Candide, Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Nantes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Reigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Paris (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuto Cellini, La Flûte enchantée, Le Vaisseau fantôme, Yvonne, princesse de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Cardiff (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte enchantée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à la Monnaie de Bruxelles (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au monde, On purge bébé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au Festival d’Aix-en-Provence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à l’Opéra-Comique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Je me suis formée à la mise en scène et à la direction d’acteurs en observant D. Krief, Ph. Godefroid, B. Besson, A. Stadler, D. Cooke, R. Carsen, L. Bondy ou encore J. Pommerat. J’ai accompagné les cinéastes E. Engels et S. Toutain à la documentation, au scénario, au repérage et au montage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai pu professionnaliser ma créativité à France Culture comme productrice déléguée (1989-1999), à une époque où Radio France accordait temps et moyens pour ciseler le matériau sonore et dramaturgique des émissions. Je poursuis aujourd’hui une activité régulière d’écrivaine, de poète, d’autrice de spectacles, dramaturge et metteuse en scène, notamment en recherche-création dans un cadre universitaire. Sociétaire de la SCAM et membre de la SGDL, j’ai été cooptée au Parlement des Écrivaines Francophones en mai 2024. (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.parlement-ecrivaines-francophones.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les chansons effectuent une dilatation de l’instant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Théâtres contemporains de la naissance et poétiques de l’accouchement, 10, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114313ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures chantantes dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Musique !, 243, pp.91-94. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.243.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du programme papier au fichier numérique : radiographie et exploitation du fonds d'archives de la Péniche Opéra (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roupie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le document d’archives à l’ère du numérique : Réflexions sur les pratiques actuelles de la recherche. Dossier, 2021 (5), https://tierce.edel.univ-poitiers.fr/index.php?id=590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans au miroir de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, "L’opéra en France depuis la Libération : évolutions et révolutions", 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Composer avec ce qui existe » : Philippe Boesmans, né en 1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traces et usages du passé Dossier, 2016 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinocchio&amp;quot;, de J. Pommerat et Ph. Boesmans (208-2017) : être, devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York, Oxford University Press, 2019, 106 (1), pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de théâtre en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (15), pp.239-260. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10777-4.p.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra aujourd'hui. Maurice Roche. Gérard Macé&amp;quot;, Béatrice Didier & Emmanuel Reibel (éds). Europe no 1051/1052, novembre-décembre 2016, 380 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tome 105, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dossier, 2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Trouble persistant&amp;quot;. De l'expérience sensorielle à la quête de sens : &amp;quot;Au monde&amp;quot; de Joël Pommerat (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera Rivista di filosofia e di teoria delle arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-9251/8730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résurgence du merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gilles Tremblay, ou le plain-chant contemporain, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opéra comme lieu de recherche et de création : Médée (2003) de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Maurice et Marie-Madeleine Duruflé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et destinée d'un jeune organiste : le cas Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte harmonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, "L'orgue en France entre les deux guerres", n°90, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Ballets Russes rêvent l'Allemagne romantique : &amp;quot;carnaval&amp;quot; opus 9, de Schumann à Fokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Robert Schumann", n°22, pp.203-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Aller à la racine de la force imaginante&amp;quot;, l'expérience d'une lecture de l'opéra à la lumière de l'Eau et les rêves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gaston Bachelard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Furor pieno - Figures de la folie au masculin dans l'opéra italien de la première moitié du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montemagno Giuseppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, "L'opéra italien au XIXème siècle", n°19, pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures carnavalesques du premier romantisme musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'art des figures, 5, pp.345-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir à l'oeuvre, quelques figures de l'érotisme dans l'opéra - Carmen, Salomé, Lady Macbeth de Mzensk - Suivi d'un entretien avec Philippe Godefroid, metteur en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Nude or naked ? Erotiques ou pornographies de l'art", n°4, pp.605-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'imaginaire du voyage : le &amp;quot;voyage d'hiver&amp;quot; de Schubert et quelques mélodies de Poulenc&amp;quot;, &amp;quot;Gare maritime&amp;quot;, Hors-série, Nantes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Revue de la Maison de la Poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessein, rite, réjouissance : une anthropologie des représentations du mariage dans le théâtre lyrique depuis Les Noces de Figaro de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Musique et rite(s)", 44-46, pp.148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casta Diva, entretien avec Danièle Blanchelande autour d'une scénographie plastique et sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, "Art de la mise en scène, mise en scène de l'art", n°3, pp.429-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, mise en scène d'une société en fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, "Art de la mise en scène, mise en scène de l'art", n°3, pp.361-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine et l’imaginaire musical : rhapsodie à trois voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, varia, 5, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14710-7.p.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France aux XIXe et XXe siècles : métamorphoses d'un genre inféodé au goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française des professeurs de chant pour l'étude et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°2, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra bref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'art du bref"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet, l'effet, l'émotion : trois formes de théatralisation du silence dans le théâtre lyrique au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Musique et silence, 32-34, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Strauss, &amp;quot;Intermezzo&amp;quot;, analyse musicale et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 138, pp.28-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chostakovitch, &amp;quot;Lady Macbeth de Mzensk&amp;quot;, Commentaire littéraire et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.22-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théâtres de la naissance et poétiques de l’accouchement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Arras, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arme suprême de la mémoire&amp;quot; Élaboration et traces des mises en scènes d'opéra de Joël Pommerat (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les écrits de la mise en scène lyrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra et Radio France : dans l'effervescence du théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Péniche Opéra 1982-2015"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la soute aux magasins : présence, transfert et avenir des archives de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IReMus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transmettre la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, BSG, BNF, IREMUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau (1951), derniers feux de l'orientalisme à l'Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'Orient et l'Opéra"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire des archives de la Péniche Opéra : méthode, réalisation, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mémoire des arts et du spectacle vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Que le silence m'écoute !&amp;quot; Hommes et femmes de lettres dans les opéras de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'écrivain(e) dans la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orages et nuages : la représentation des phénomènes aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'heure nécessaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'étude de l'orientalisme à l'Opéra de Paris : &amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, 1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique tunisienne dans ses dimensions maghrébines et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sidi Bou Saïd, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Pinocchio&amp;quot; de Philippe Boesmans et Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pinocchio et fil(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace sensible dans les oeuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'espace sensible dans la production du théâtre musical et d'opéra de 1970 à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spectacles de Joël Pommerat : une esthétique de l'expérience sensorielle&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le théâtre et les cinq sens. Théories, esthétiques, dramaturgies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Galati, Avignon, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensation, sensualité, irréfutabilité dans les oeuvres lyriques composées d'après les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pour une "idéographique" générale de la raison au XXIe siècle. Philosophie et arts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de Philosophie, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation et transfert dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intertextualités au XXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un catalogue raisonné : le cas de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Catalogues #2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur (1908-2002) et les traditions populaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"City of Light : Paris 1900-1950"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Royaume-Uni, May 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre à l'opéra, introduction à l'oeuvre lyrique de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Michèle Reverdy, compositrice intranquille"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène dramatique à la scène lyrique : La chanson dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'intime et le collectif dans la chanson des XXe et XXIe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : Wintermärchen de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internatonal "Rencontres du jazz et de la musique contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse II-Le Mirail, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Don Juan de Mañara&amp;quot; : la rédemption, figure emblématique de l'opéra dans l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Henri Tomasi et la Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Complexe d'Ophélie dans quelques opéras du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hommage à Gaston Bachelard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry, Oct 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de Jacques Rouché pour les œuvres lyriques de Jules Massenet à l'Opéra de Paris dans l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Massenet aujourd'hui : héritage et postérité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français dans le sillage de Jeune France : &amp;quot;Andrea del Sarto&amp;quot; de Daniel-Lesur (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Une musique française après 1945 ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNSMD, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto &amp;quot;(1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les livrets d'opéra 1945-1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Mar 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1941-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques (1920-1950)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'Opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le répertoire de l'Opéra de Paris (1671-2009), Analyse &amp; interprétation, Institut de recherche sur le patrimoine musical en France (IRPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et le monde de l'orgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Orgue à Paris dans les années 30"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à la représentation : l'exemple des opéras de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Paroles et musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Paris-Sorbonne/Paris III, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phénoménologie de la peur sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les peurs du XVIe siècle à nos jours, expressions perceptions et effets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerbeb&amp;quot; de Samuel-Rousseau (1951), contribution à une étude l'orientalisme à l'Opéra de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le voyage : l'orientalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur's Andrea del Sarto: Daring and Nostalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association Symposium Nostalgia &amp; Innovation in Twentieth-Century French Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français au temps de Benjamin Britten 1943-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La réception de Britten en province"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le répertoire de l'Opéra de Paris (1671-2009), Analyse et interprétation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/IRPMF, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Musique, art et religion dans l'entre-deux-guerres : la construction d'une culture en pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montréal, Canada. pp.155-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa-Lobos et la scène lyrique : l'exemple de Magdalena, une 'aventure musicale' (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Hommage à Villa-Lobos organisé par l'Université Paris-Sorbonne, la Chaire d'Histoire du Brésil, l'Observatoire Musical Français, Ambassade du Brésil en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, Jeune France et les traditions musicales françaises 1936-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude Elans nationaux et patriotiques de la Seconde Guerre mondiale : son impact sur les mouvements idéologiques et musicaux organisée par le groupe de recherche MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des archives d'un compositeur : L'exemple de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Journée d'étude Diversité des sources et approches en musicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés de musicologie de Tours et Poitiers, Oct 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans Reigen de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interartistique "Les Relations texte-musique, prospective et exemples de recherches",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de guerre : un tournant radical dans la perception du monde musical par le compositeur Daniel-Lesur, 1908-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortie de crise : Les mécanismes de résolution de crises politiques (XVIe-XXe siècle), colloque organisé à la MSHS de l'université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, a composer's life in pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Music, Body and Stage : the iconography of music theater and opera"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'iconographie musicale et le Répertoire international d'iconographie musicale, RIDIM, The City University of New-York, Mar 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et la Schola cantorum, 1935-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Autour de la Schola Cantorum et de Vincent d'Indy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de l'esthétique musicale : la pensée de Bachelard en oeuvre dans l'analyse phénoménologique du répertoire lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Comparatisme, Rencontre interartistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMF, Université Paris-Sorbonne, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interarts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I/Paris-Sorbonne Paris IV, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de 'Manon Lescaut' à 'La Houppelande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la &amp;quot;trilogie populaire&amp;quot; de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques II. Actes du séminaire doctoral et post-doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nov 1998, Paris, France. pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et musique, transferts culturels et identités nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Vialleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 15, 331 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pommerat. Poésie du sonore et théâtralité du musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études sur le théâtre et les arts de la scène, Tiphaine Karsenti; Florence Naugrette; Marco Consolini, 978-2-406-15557-7. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs musicaux et sonores de la barbarie moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Réra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château-Gonthier, Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collection Musiques XX-XXIe siècles, 978-2-91904687-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aedam Musicae, 2017, Musiques XX-XXIe siècles, 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Spectaculaire - Arts de la scène, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.78999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'étrangeté, ou l'opéra selon Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-330-03011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre de Daniel-Lesur. Catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Nationale de France, pp.151, 2010, 978-2717724554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur Daniel-Lesur : Compositeur et humaniste (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris-Sorbonne, pp.412, 2009, 978-2840506225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comparatisme : enjeux et méthodes : actes de la Rencontre interartistique du 21 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, 2006, Conférences et Séminaires, n°23, 2-84591-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra s’expose à l’université de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra dans le sillage du Programme Musical de France culture 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participative à la recherche création : Variations autour d’une barque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je l’ai tuée parce que je voulais avoir un enfant ». Meurtres au féminin dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Judith le Blanc; Gwénaëlle Le Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles du crime au féminin en Europe. Théâtre, musique, cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et création : les grandes productions lyriques au Palais Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Auclair; Benoît Cailmail; Boris Courrège; Inès Piovesan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Opéra Garnier : histoire d’un Palais mythique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, diriger : le parcours de Daniel-Lesur (1908-2002) rue Saint-Jacques (1935-1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Douche; Cédric Segod-Genovesi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, enseigner et composer à la Schola Cantorum (1896-1962)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-163, 2022, Collection Musiques XIXe-XXe siècles, 978-2-919046-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, derniers feux de l’orientalisme à l’Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal Levante l'astro nascente : l'Orient et l'opéra = l'Oriente e l'opera : Séminaires "L'opera narrateur" 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.175-187, 2021, 978-88-5543-103-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera&amp;quot; (p. 293-296) &amp;quot;The Nightingale&amp;quot; (p. 277-279) &amp;quot;The Rake's Progress&amp;quot; (p. 351-352)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Campbell; Peter O'Hagan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Stravinsky Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer en France entre 1944 et 1954 : les compositeurs &amp;quot; hors-série&amp;quot; à la lumière du débat &amp;quot;Pour ou contre la musique moderne ?&amp;quot; &amp;quot;, Alain Poirier, Laurent Feneyrou (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la Libération au Domaine musical Dix ans de musique en France (1944-1954)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris,Vrin, pp.342-350, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sensible dans les œuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Demoz; Giordano Ferrari; Alejandro Reyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace « sensible » de la dramaturgie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.361-373, 2018, 978-2-343-15164-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de Marimba dans une chambre à coucher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecile Auzolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aedam Musicae, 2017, Coll. "XX-XXIe siècles", 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Post-moderne ou singulier ? Hommage à Philippe Boesmans pour ses 80 ans", Actes du Colloque international du 18 au 23 juillet 2016, Fondation des Treilles/Festival d'Aix-en-Provence/Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto&amp;quot; (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900. Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2015, Collection "Le Spectaculaire", série "Théâtre", 978-2-7535-4172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : &amp;quot;Wintermärchen&amp;quot; de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Rencontres du jazz et de la musique contemporaine", Michel Court et Ludovic Florin (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, coll. "U-Jazz", pp.137-152, 2015, 978-2-8107-0374-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1938-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques", Paris, Vrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un siècle de créations lyriques en France : paradoxes, utopies, réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Spectaculaire | Arts de la scène, 978-2753541726. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Juan de Mañara : la rédemption, figure emblématique de l’opéra francophone dans l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Tomasi, du lyrisme méditerranéen à la conscience révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-376, 2015, 979-1032000069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massenet au Palais Garnier dans l'entre-deux-guerres : l'action de Jacques Rouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet aujourd'hui : héritage et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86272-654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'eau dans l'opéra de Wagner à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire musical français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, analogie, symbole : l'exemple des musiques de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°50, pp.51-60, 2013, Série "Conférences et séminaires" N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena, une« aventure musicale» de Rio à Paris (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Lobos, des sources de l’œuvre aux échos contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.153-172, 2012, 978-2-7453-2341-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la Réunion des Théâtres Lyriques Nationaux (1936-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique : approches comparées, 1669-2010 : [colloque, Paris, Opéra-Comique, 2, 3 et 4 décembre 2010]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°38, Ecole Nationale des Chartes, pp.219-238, 2012, coll. "études et rencontres", 38, 978-2-35723-023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation, représentation, stylisation : pour une phénoménologie de la peur à l’opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ennemie intime : la peur : perceptions, expressions, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2011, 978-2-7535-1481-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra au rythme de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denizeau, Gérard; Pistone, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au temps des arts : hommage à Michèle Barbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris Sorbonne, pp.81-90, 2010, Musiques écritures, 978-2-84050-672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître à l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Naissance, Histoire, cultures et pratiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Albin Michel, pp.86-89, 2010, 978-2-226-19318-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, art et religion dans l'entre-deux-guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.155-178, 2009, 978-2-914373-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans &amp;quot;Reigen&amp;quot; de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Relations texte-musique, prospective et exemples de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire musical français, pp.107-114, 2008, 978-2-84591-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la maison sur la scène lyrique de Verdi à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison de l'artiste : construction d'un espace de représentations entre réalité et imaginaire, XVIIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, 978-2-7535-0439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur l&amp;quot;imaginaire vénitien de Guardi à Paganini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques, analogies et interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.63-76, 2006, 2-84050-393-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, 2005, "L'université des arts", 9782252035412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de Manon Lescaut à Il tabarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité, intertextualité: les livrets d'opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.93-106, 2003, 2-86939-189-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la 'trilogie populaire' de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Fachard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi. Pour l'expression d'une culture "Nazional-popolare" en Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, Nancy P.R.I.S.M.I., pp.123-135, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne, OMF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques : quels rapports ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, pp.127-143, 2000, série "Musique et Arts plastiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Monographies sur les Don Juan lyriques du XXe siècle : « Goossens » (pp.447-449), « Lattuada » (pp.540-541), « Malipiero » (pp.585-586), « Reutter » (pp.789-792), « Stravinsky » (pp.895-899), « Tomasi » (pp.926-928). Article transversal : « Voix » (pp.1001-1004).], Pierre Brunel (dir.), Paris, Robert Laffont, 1999, 1025 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de Don Juan", Pierre Brunel (dir.), Paris, Robert Laffont, 1025 p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Analyse musicale des opéras-comiques de Barraud (pp.109-111), Busser (pp.180-183), Delibes (pp.221-228), Hahn (pp.281-287), Messager (pp.379-395), d'Ollone (pp.450-455), Reber (pp.487-494), Saint-Saëns (pp.503-505), Sauguet (pp.506-509).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de l'Opéra-Comique français", Francis Claudon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne, Peter Lang, 533 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un compositeur au sourire espiègle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.forumopera.com/dossier/philippe-boesmans-1936-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi n'es-tu pas plus moderne ? » (I, 5) Philippe Boesmans et &amp;quot;Yvonne, princesse de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de salle d’"Yvonne, princesse de Bourgogne" de Philippe Boesmans, Opéra de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, p.26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Saint François d'Assise&amp;quot; d'Olivier Messiaen pour l'Opéra de Paris », &amp;quot;L'Encyclopédie de l'Opéra de Paris&amp;quot;, Henri Loyrette et Sarah Barbedette, (dir.), Paris, Réunion des Musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ébats du compositeur et de sa psyché&amp;quot;, pour la notice du disque CYP 4656, reprise en français et en anglais de &amp;quot;Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, 1/2019, p. 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Le fonds d'archives de la Péniche Opéra&amp;quot;, Inventaire réalisé et dirigé à l'IReMus, http://www.iremus.cnrs.fr/fr/publications/le-fonds-darchives-de-la-peniche-opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir du monde&amp;quot;, publié dans le programme de la reprise d'&amp;quot;Au monde&amp;quot; Philippe Boesmans à l'Opéra-Comique, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915-2015 Centenaire Pierre Wissmer&amp;quot;, notices pour l'enregistrement des &amp;quot;Symphonies 1-9&amp;quot;, des &amp;quot;Concertos pour piano n°s 1 & 2&amp;quot;, du &amp;quot;Concerto pour violon&amp;quot; et du &amp;quot;Concerto Valcroziano&amp;quot;, Naxos 8 505241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculum mundi, l'étrangeté, du théâtre à l'opéra&amp;quot; [version bilingue français/néerlandais], programme du Théâtre Royal de la Monnaie, Bruxelles, pour la création mondiale d'&amp;quot;Au monde&amp;quot; Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonatine pour violon et piano&amp;quot;, &amp;quot;Sonate pour piano&amp;quot;, &amp;quot;Trois études pour piano&amp;quot;, &amp;quot;Trio Adelfiano&amp;quot; de Pierre Wissmer, Notices accompagnant l'enregistrement par Anne de Fornel (Piano) et le trio Steuermann, Hortus, Hortus 094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Symphonies de Pierre Wissmer&amp;quot;, Notice accompagnant l'enregistrement de l'intégrale des neuf symphonies, Integral Classic Int 221.242/4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues imaginaires&amp;quot;, Programme de la création de l’œuvre de Daniel-Lesur, Orchestre Léon Barzin, dir. Jean-Jacques Werner, Paris, Église Saint-Germain des Prés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Butterfly&amp;quot;, Programme de l'Opéra de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'asservissement à l'absolution : les métamorphoses d'une quête illusoire&amp;quot;, Dimitri Chostakovitch, Lady Macbeth de Mtzensk, programme de l'Opéra de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salomé de Strauss&amp;quot;, Présentation de l'enregistrement intégral de l'opéra sous la direction de Giuseppe Sinopoli, Deutsche Gramophon 431 810-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Mahler, Symphonie n°6 et Alexander Zemlinsky, 6 Maeterlinck-Lieder&amp;quot;, Notices accompagnant l'enregistrement par Jard van Nes, Royal Concertgebouw Orchestra, dir. R. Chailly, Decca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Auzolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR  au département de musicologie de l'université de Poitiers, chercheuse titulaire au FoReLLIS (Formes et représentations en linguistique, littérature, et dans les arts de l'image et de la scène, UR 15076).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de musique, titulaire d'un doctorat en philosophie (esthétique) et d'une HDR en musicologie et philosophie esthétique.Enseignant-chercheur en musicologie à l’université de Poitiers depuis 2000, ma démarche interdisciplinaire interroge les interactions entre le monde de la scène et l’univers musical.Après avoir pris leur ancrage dans la perspective diachronique du long XIXe siècle, depuis les années 2000 mes travaux de recherche portent sur la seconde moitié du XXe et le XXIe siècles, principalement francophones. Dans une perspective esthétique et historique, j’étudie le contexte de création, la genèse de l'écriture, la mise en scène, la réception et les rapports texte/musique.J’ai par ailleurs acquis une solide expérience d’inventaire, catalogage et valorisation de fonds d’archives contemporains.Autrice, dramaturge et metteuse en scène, j’encadre des spectacles de recherche-création dans le cadre universitaire depuis 2007.J'ai été boursière du CNL (2013 et 2015), de la fondation des Treilles (2013 et 2016) et de l'université de Poitiers (2023), titulaire de la prime d'excellence scientifique puis Ripec depuis 2017. Deux de mes ouvrages ont été primés par le Prix des muses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                        *****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux  s’efforcent de penser la création théâtrale dans son articulation avec la musique, comme la création musicale dans son rapport avec les éléments extra-musicaux, principalement le théâtre, mais aussi, la poésie, la littérature et la peinture. Dans une perspective historique aussi bien diachronique que synchronique, mes sources sont les œuvres elles-mêmes, mais également les écrits et les entretiens avec les artistes, ainsi que les archives des institutions, des compagnies et des auteurs. J’ai ainsi développé une expertise patrimoniale : inventaire, catalogage, expertise, valorisation scientifique et médiation culturelle de fonds personnels et institutionnels.  L’approche esthétique, adoptée dès mes premiers travaux aux confins de la musicologie et de la philosophie, complète cette lecture des arts de la scène et du spectacle.Ainsi, trois axes méthodologiques peuvent être définis, bien que de nombreuses passerelles thématiques les relient. Ils sont ici présentés par ordre chronologique dans mon parcours académique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 Esthétique de la musique, des arts de la scène et du spectacle XIXe- XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Le théâtre lyrique est envisagé dans sa réalisation (rapports texte/musique, singularités stylistiques et esthétiques,) comme dans son inscription dans la société qui le porte (contexte de création, genèse de l’écriture, mise en scène,) ainsi que l’imaginaire qui s'y rattache, notamment dans une lecture bachelardienne des phénomènes. Mes travaux monographiques se sont portés sur Richard Strauss, Daniel-Lesur, Gilles Tremblay, Michèle Reverdy, Philippe Boesmans, Joël Pommerat et Philippe Quesne.D’autre part, dans une démarche comparative, j’étudie les thèmes et concepts venant irriguer l’imaginaire musical : la fête, la représentation de l’artiste, le paysage, la ville, la maison, l’enfance, la peur, l’orientalisme, l’eau, la barbarie. Au début des années 2010, j’ai concentré mon attention sur les liens entre opéra et théâtre, phénomènes de miroir, de transfert et de porosité, notamment à travers une étude sur la place de la musique dans les spectacles de Joël Pommerat. Depuis 2020, je travaille sur la musique pour le théâtre contemporain en France et prépare un dépôt d’ANR puis d’ERC qui bénéficie d’une bourse de l’Université de Poitiers (UP Squared).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2 Histoire de la création théâtrale aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Sollicitée en 2004 pour expertiser le fonds d’archives de Daniel-Lesur (1908-2002), en contextualisant sa vie et son œuvre, mon intérêt s’est porté sur les musiques en marge des avant-gardes en France dans la seconde moitié du XXe siècle. Mesurant l'importance du répertoire lyrique de création, j’ai constitué un groupe de recherche soutenu par le Criham (université de Poitiers), l'OMF (Paris-Sorbonne), l'IRCAM, le CDMC et la ROF. OPEFRA a réuni une soixantaine de chercheurs jusqu’en 2015 lors de douze journées d’étude, aujourd’hui publiées. Dans ce mouvement, le CNRS m’a accueillie en délégation en 2011-2012 pour enrichir la base de données « Chronopéra » pour la période 1900-1989. Je participe à plusieurs chantiers de recherche sur les institutions lyriques en France (histoire de l’Opéra-Comique, de l’Opéra de Paris, de la Péniche Opéra, du Programme musical de France Culture, de la Compagnie Louis Brouillard), et suis sollicitée pour des comptes-rendus, expertises et actions de valorisation, notamment dans les théâtres et à la radio.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3 Études patrimoniales (XXe-XXIe siècles francophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Stimulée par la richesse historique du fonds Daniel-Lesur, j’ai convaincu ses héritiers de le déposer au département de la musique de la BnF. Dans cette dynamique, j’ai établi son catalogue raisonné en lien avec la BnF (Catherine Massip), organisé un colloque et édité les actes.Cette expertise a scellé mon association avec l’IReMus (2016-2024), pour la direction de l'inventaire et de la valorisation du fonds archivistique de la Péniche-Opéra. Deux journées d’études annuelles ont fédéré les chercheurs des trois laboratoires associés (IReMus, IRET, CRIHAM) pendant quatre ans. En clôture de cet ambitieux projet de recherches, un colloque international, un spectacle de recherche-création et une exposition ont eu lieu à Paris et Poitiers au printemps 2022.Enfin, j’ai collecté et/ou localisé une grande partie des archives éparses de Philippe Boesmans et suis en lien avec la Bibliothèque Royale de Belgique (KBR) pour leur conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après l’obtention de l’agrégation en 1988, le début de ma carrière s’est déroulé d’une part dans le secondaire (collèges de ville, campagne et zone d’éducation prioritaire pendant 5 ans) et d’autre part en formation de formateurs (École normale de Cergy Pontoise, université de Nanterre, IUFM de Tours pendant 6 ans), me permettant d’interroger la mise en œuvre et les enjeux de l’enseignement de la musique à un public de scolaires ou de non spécialistes. J’ai été chargée de cours en histoire de la musique à l’Université Catholique de l’Ouest (Angers) ainsi qu’en technique vocale et préparation à l’agrégation à l’université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recrutée comme MCF en 2000 à l’université de Poitiers, le poste « Histoire de la musique du XIXe siècle » au département de musicologie m’a permis de construire, en écho à mes recherches, des cours de musicologie historique et analytique en licence, master et agrégation, mais aussi des diplômes et enseignements fondamentaux comme professionnels croisant musique et arts de la scène en licence et master. J’ai été invitée à donner cours et séminaires dans différentes écoles et universités françaises, Paris-Sorbonne, ENS Ulm, Paris III, Paris-8, Collège international de philosophie, Versailles, Tours, Nantes, Angers, et à l’étranger à Lancaster et New-York, ainsi que pour la formation continue des professeurs de l’académie de Paris. Attentive à l’orientation des étudiants dans les métiers de la musique et de la culture, je suis engagée depuis 2006 dans les actions d’insertion professionnelle de l’université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans chacun de mes postes, j’ai développé des partenariats et mené des projets avec des institutions culturelles (Festival d’automne, IRCAM, BNF, Ministère de la culture), des maisons et festivals d’opéra (Opéra de Paris, Théâtre royal de La Monnaie, Opéra de Stuttgart, Théâtre du Châtelet, Opéra-Comique, Péniche-Opéra, Opéra de Tours, Opéra de Nantes, Soirées lyriques de Sanxay, Opéra de Limoges, Festival international d’Art lyrique d’Aix-en-Provence), et des institutions théâtrales (Comédie française, Théâtre des Bouffes du Nord, TAP de Poitiers,  Méta-CDN de Poitiers, Théâtre Olympia-CDN de Tours, Compagnie Louis Brouillard, Vivarium Studio).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis la rentrée 2023 j’enseigne un module de 18h consacré à &amp;quot;musique et spectacle vivant&amp;quot; en deuxième année de licence d’arts du spectacle à l’Université catholique de l’ouest.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon élection à l’université de Poitiers, je me suis investie dans les tâches administratives aussi bien sur le plan local (notamment direction de laboratoire, responsabilité de département, création et responsabilité de diplômes, insertion professionnelle), que dans le cadre de mandats nationaux (CNU, ANR, HCERES).À la 22e section du CNU (Histoire moderne et contemporaine, histoire de l’art histoire de la musique), où j’ai siégé pour trois mandats (nommée, puis deux fois élue sur une liste indépendante), j’ai représenté seule la musicologie pendant deux mandats. Cette expérience interdisciplinaire fut particulièrement stimulante. Elle a nourri mon expertise scientifique et a contribué à me conduire à assumer la direction du site de Poitiers du Criham, équipe de recherche interdisciplinaire d’histoire moderne et contemporaine, histoire de l’art et musicologie entre 2022 et 2025 (130 membres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique artistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai découvert les arts par la musique, la danse puis le théâtre. J’écris depuis 1977 ; pour accompagner mon écriture, je pratique la photographie depuis 1988, la vidéo depuis 2012.https://cecilebelleyme.com/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Après un apprentissage de la musique de 1969 à 1973 par la méthode Martenot, j’ai travaillé la flûte traversière (F.-J. Brun) à la Légion d’Honneur puis dans les conservatoires de la ville de Paris (Xe) et la technique vocale et l’art lyrique. avec Yaël Benzaquen. J’ai étudié le piano et le violon en cours particuliers. Entre 1992 et 2002, j’ai fait partie de chœurs de femmes à 16 ou 12 voix en Région Centre (mezzo colorature). Comme flûtiste, je joue régulièrement le répertoire baroque avec une violoncelliste et accompagne mes lectures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Initiée à la danse classique (O. Courtiade 1970-80), puis aux claquettes américaines et au modern jazz (1988-92), à la rythmique dalcrozienne (Joy Kane 1988-1993), j’ai pratiqué le flamenco de 2003 à 2013, et poursuis par le yoga (jivamukhti et kundalini) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Formée en théâtre par Pierre Bertin à la Légion d’Honneur, à partir de 1982, j’ai assisté aux répétitions de productions à l’Opéra de Bordeaux (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Louise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Tours (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigoletto, Candide, Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Nantes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parsifal, Reigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Paris (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuto Cellini, La Flûte enchantée, Le Vaisseau fantôme, Yvonne, princesse de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), de Cardiff (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte enchantée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à la Monnaie de Bruxelles (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au monde, On purge bébé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, au Festival d’Aix-en-Provence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), à l’Opéra-Comique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Je me suis formée à la mise en scène et à la direction d’acteurs en observant D. Krief, Ph. Godefroid, B. Besson, A. Stadler, D. Cooke, R. Carsen, L. Bondy ou encore J. Pommerat. J’ai accompagné les cinéastes E. Engels et S. Toutain à la documentation, au scénario, au repérage et au montage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai pu professionnaliser ma créativité à France Culture comme productrice déléguée (1989-1999), à une époque où Radio France accordait temps et moyens pour ciseler le matériau sonore et dramaturgique des émissions. Je poursuis aujourd’hui une activité régulière d’écrivaine, de poète, d’autrice de spectacles, dramaturge et metteuse en scène, notamment en recherche-création dans un cadre universitaire. Sociétaire de la SCAM et membre de la SGDL, j’ai été cooptée au Parlement des Écrivaines Francophones en mai 2024. (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.parlement-ecrivaines-francophones.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les chansons effectuent une dilatation de l’instant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Théâtres contemporains de la naissance et poétiques de l’accouchement, 10, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114313ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures chantantes dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Musique !, 243, pp.91-94. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.243.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du programme papier au fichier numérique : radiographie et exploitation du fonds d'archives de la Péniche Opéra (1975-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roupie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le document d’archives à l’ère du numérique : Réflexions sur les pratiques actuelles de la recherche. Dossier, 2021 (5), https://tierce.edel.univ-poitiers.fr/index.php?id=590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans au miroir de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, "L’opéra en France depuis la Libération : évolutions et révolutions", 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alexandra Wilson (dir), Opera in the Jazz Age : Cultural Politics in 1920s Britain, New-York, Oxford University Press, 2019, 106 (1), pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de théâtre en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (15), pp.239-260. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10777-4.p.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Composer avec ce qui existe » : Philippe Boesmans, né en 1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traces et usages du passé Dossier, 2016 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinocchio&amp;quot;, de J. Pommerat et Ph. Boesmans (208-2017) : être, devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra aujourd'hui. Maurice Roche. Gérard Macé&amp;quot;, Béatrice Didier & Emmanuel Reibel (éds). Europe no 1051/1052, novembre-décembre 2016, 380 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tome 105, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dossier, 2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Trouble persistant&amp;quot;. De l'expérience sensorielle à la quête de sens : &amp;quot;Au monde&amp;quot; de Joël Pommerat (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera Rivista di filosofia e di teoria delle arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-9251/8730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résurgence du merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gilles Tremblay, ou le plain-chant contemporain, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opéra comme lieu de recherche et de création : Médée (2003) de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Maurice et Marie-Madeleine Duruflé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et destinée d'un jeune organiste : le cas Daniel-Lesur (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flûte harmonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, "L'orgue en France entre les deux guerres", n°90, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Ballets Russes rêvent l'Allemagne romantique : &amp;quot;carnaval&amp;quot; opus 9, de Schumann à Fokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, "Robert Schumann", n°22, pp.203-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Aller à la racine de la force imaginante&amp;quot;, l'expérience d'une lecture de l'opéra à la lumière de l'Eau et les rêves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gaston Bachelard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Furor pieno - Figures de la folie au masculin dans l'opéra italien de la première moitié du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montemagno Giuseppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, "L'opéra italien au XIXème siècle", n°19, pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures carnavalesques du premier romantisme musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'art des figures, 5, pp.345-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir à l'oeuvre, quelques figures de l'érotisme dans l'opéra - Carmen, Salomé, Lady Macbeth de Mzensk - Suivi d'un entretien avec Philippe Godefroid, metteur en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Nude or naked ? Erotiques ou pornographies de l'art", n°4, pp.605-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'imaginaire du voyage : le &amp;quot;voyage d'hiver&amp;quot; de Schubert et quelques mélodies de Poulenc&amp;quot;, &amp;quot;Gare maritime&amp;quot;, Hors-série, Nantes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Revue de la Maison de la Poésie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessein, rite, réjouissance : une anthropologie des représentations du mariage dans le théâtre lyrique depuis Les Noces de Figaro de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, "Musique et rite(s)", 44-46, pp.148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casta Diva, entretien avec Danièle Blanchelande autour d'une scénographie plastique et sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, "Art de la mise en scène, mise en scène de l'art", n°3, pp.429-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, mise en scène d'une société en fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, "Art de la mise en scène, mise en scène de l'art", n°3, pp.361-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine et l’imaginaire musical : rhapsodie à trois voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, varia, 5, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14710-7.p.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France aux XIXe et XXe siècles : métamorphoses d'un genre inféodé au goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française des professeurs de chant pour l'étude et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°2, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra bref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'art du bref"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet, l'effet, l'émotion : trois formes de théatralisation du silence dans le théâtre lyrique au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIREM. Centre international de recherches en Esthétique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Musique et silence, 32-34, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Strauss, &amp;quot;Intermezzo&amp;quot;, analyse musicale et littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 138, pp.28-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chostakovitch, &amp;quot;Lady Macbeth de Mzensk&amp;quot;, Commentaire littéraire et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-Scène Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.22-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra et Radio France : dans l'effervescence du théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Péniche Opéra 1982-2015"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la naissance dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théâtres de la naissance et poétiques de l’accouchement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Arras, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arme suprême de la mémoire&amp;quot; Élaboration et traces des mises en scènes d'opéra de Joël Pommerat (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les écrits de la mise en scène lyrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la soute aux magasins : présence, transfert et avenir des archives de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IReMus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds musical de la Péniche Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transmettre la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, BSG, BNF, IREMUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau (1951), derniers feux de l'orientalisme à l'Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'Orient et l'Opéra"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire des archives de la Péniche Opéra : méthode, réalisation, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mémoire des arts et du spectacle vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Que le silence m'écoute !&amp;quot; Hommes et femmes de lettres dans les opéras de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'écrivain(e) dans la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orages et nuages : la représentation des phénomènes aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'heure nécessaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'étude de l'orientalisme à l'Opéra de Paris : &amp;quot;Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, 1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique tunisienne dans ses dimensions maghrébines et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sidi Bou Saïd, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Pinocchio&amp;quot; de Philippe Boesmans et Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pinocchio et fil(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spectacles de Joël Pommerat : une esthétique de l'expérience sensorielle&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le théâtre et les cinq sens. Théories, esthétiques, dramaturgies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Galati, Avignon, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace sensible dans les oeuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'espace sensible dans la production du théâtre musical et d'opéra de 1970 à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensation, sensualité, irréfutabilité dans les oeuvres lyriques composées d'après les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Pour une "idéographique" générale de la raison au XXIe siècle. Philosophie et arts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de Philosophie, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation et transfert dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intertextualités au XXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un catalogue raisonné : le cas de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Catalogues #2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur (1908-2002) et les traditions populaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"City of Light : Paris 1900-1950"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Royaume-Uni, May 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre à l'opéra, introduction à l'oeuvre lyrique de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Michèle Reverdy, compositrice intranquille"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène dramatique à la scène lyrique : La chanson dans &amp;quot;Au Monde&amp;quot; de Joël Pommerat et Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'intime et le collectif dans la chanson des XXe et XXIe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : Wintermärchen de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internatonal "Rencontres du jazz et de la musique contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse II-Le Mirail, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Don Juan de Mañara&amp;quot; : la rédemption, figure emblématique de l'opéra dans l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Henri Tomasi et la Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de Jacques Rouché pour les œuvres lyriques de Jules Massenet à l'Opéra de Paris dans l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Massenet aujourd'hui : héritage et postérité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Complexe d'Ophélie dans quelques opéras du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hommage à Gaston Bachelard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry, Oct 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français dans le sillage de Jeune France : &amp;quot;Andrea del Sarto&amp;quot; de Daniel-Lesur (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Une musique française après 1945 ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNSMD, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto &amp;quot;(1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les livrets d'opéra 1945-1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Mar 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1941-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques (1920-1950)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'Opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le répertoire de l'Opéra de Paris (1671-2009), Analyse &amp; interprétation, Institut de recherche sur le patrimoine musical en France (IRPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la RTLN 1936-1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010) : approches comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et le monde de l'orgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Orgue à Paris dans les années 30"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à la représentation : l'exemple des opéras de Michèle Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Paroles et musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Paris-Sorbonne/Paris III, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Kerbeb&amp;quot; de Samuel-Rousseau (1951), contribution à une étude l'orientalisme à l'Opéra de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le voyage : l'orientalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phénoménologie de la peur sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les peurs du XVIe siècle à nos jours, expressions perceptions et effets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur's Andrea del Sarto: Daring and Nostalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association Symposium Nostalgia &amp; Innovation in Twentieth-Century French Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra français au temps de Benjamin Britten 1943-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La réception de Britten en province"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations d'opéra français à l'opéra de Paris entre 1945 et 1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le répertoire de l'Opéra de Paris (1671-2009), Analyse et interprétation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/IRPMF, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Musique, art et religion dans l'entre-deux-guerres : la construction d'une culture en pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montréal, Canada. pp.155-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa-Lobos et la scène lyrique : l'exemple de Magdalena, une 'aventure musicale' (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Hommage à Villa-Lobos organisé par l'Université Paris-Sorbonne, la Chaire d'Histoire du Brésil, l'Observatoire Musical Français, Ambassade du Brésil en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, Jeune France et les traditions musicales françaises 1936-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude Elans nationaux et patriotiques de la Seconde Guerre mondiale : son impact sur les mouvements idéologiques et musicaux organisée par le groupe de recherche MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des archives d'un compositeur : L'exemple de Daniel-Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Journée d'étude Diversité des sources et approches en musicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés de musicologie de Tours et Poitiers, Oct 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans Reigen de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interartistique "Les Relations texte-musique, prospective et exemples de recherches",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de guerre : un tournant radical dans la perception du monde musical par le compositeur Daniel-Lesur, 1908-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortie de crise : Les mécanismes de résolution de crises politiques (XVIe-XXe siècle), colloque organisé à la MSHS de l'université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur, a composer's life in pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Music, Body and Stage : the iconography of music theater and opera"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'iconographie musicale et le Répertoire international d'iconographie musicale, RIDIM, The City University of New-York, Mar 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et la Schola cantorum, 1935-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Autour de la Schola Cantorum et de Vincent d'Indy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de l'esthétique musicale : la pensée de Bachelard en oeuvre dans l'analyse phénoménologique du répertoire lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Comparatisme, Rencontre interartistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMF, Université Paris-Sorbonne, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interarts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I/Paris-Sorbonne Paris IV, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de 'Manon Lescaut' à 'La Houppelande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la &amp;quot;trilogie populaire&amp;quot; de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques II. Actes du séminaire doctoral et post-doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nov 1998, Paris, France. pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives françaises sur la mondialisation de l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et musique, transferts culturels et identités nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Vialleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 15, 331 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pommerat. Poésie du sonore et théâtralité du musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études sur le théâtre et les arts de la scène, Tiphaine Karsenti; Florence Naugrette; Marco Consolini, 978-2-406-15557-7. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs musicaux et sonores de la barbarie moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Réra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château-Gonthier, Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collection Musiques XX-XXIe siècles, 978-2-91904687-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aedam Musicae, 2017, Musiques XX-XXIe siècles, 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Spectaculaire - Arts de la scène, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.78999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'étrangeté, ou l'opéra selon Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-330-03011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre de Daniel-Lesur. Catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Nationale de France, pp.151, 2010, 978-2717724554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur Daniel-Lesur : Compositeur et humaniste (1908-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris-Sorbonne, pp.412, 2009, 978-2840506225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comparatisme : enjeux et méthodes : actes de la Rencontre interartistique du 21 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Musical Français, 2006, Conférences et Séminaires, n°23, 2-84591-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et création : les grandes productions lyriques au Palais Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Auclair; Benoît Cailmail; Boris Courrège; Inès Piovesan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Opéra Garnier : histoire d’un Palais mythique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra s’expose à l’université de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra dans le sillage du Programme Musical de France culture 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participative à la recherche création : Variations autour d’une barque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Auzolle; Gilles Demonet; Catherine Treilhou-Balaudé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Péniche Opéra, une aventure culturelle, théâtrale et musicale (1982-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je l’ai tuée parce que je voulais avoir un enfant ». Meurtres au féminin dans les spectacles de Joël Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Judith le Blanc; Gwénaëlle Le Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles du crime au féminin en Europe. Théâtre, musique, cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05003943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, diriger : le parcours de Daniel-Lesur (1908-2002) rue Saint-Jacques (1935-1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Douche; Cédric Segod-Genovesi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, enseigner et composer à la Schola Cantorum (1896-1962)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-163, 2022, Collection Musiques XIXe-XXe siècles, 978-2-919046-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera&amp;quot; (p. 293-296) &amp;quot;The Nightingale&amp;quot; (p. 277-279) &amp;quot;The Rake's Progress&amp;quot; (p. 351-352)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Campbell; Peter O'Hagan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Stravinsky Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerkeb, danseuse berbère&amp;quot; de Marcel Samuel-Rousseau, derniers feux de l’orientalisme à l’Opéra de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal Levante l'astro nascente : l'Orient et l'opéra = l'Oriente e l'opera : Séminaires "L'opera narrateur" 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.175-187, 2021, 978-88-5543-103-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer en France entre 1944 et 1954 : les compositeurs &amp;quot; hors-série&amp;quot; à la lumière du débat &amp;quot;Pour ou contre la musique moderne ?&amp;quot; &amp;quot;, Alain Poirier, Laurent Feneyrou (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la Libération au Domaine musical Dix ans de musique en France (1944-1954)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris,Vrin, pp.342-350, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace sensible dans les œuvres scéniques de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Demoz; Giordano Ferrari; Alejandro Reyna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace « sensible » de la dramaturgie musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.361-373, 2018, 978-2-343-15164-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de Marimba dans une chambre à coucher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecile Auzolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un parcours dans la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aedam Musicae, 2017, Coll. "XX-XXIe siècles", 978-2-919046-52-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Post-moderne ou singulier ? Hommage à Philippe Boesmans pour ses 80 ans", Actes du Colloque international du 18 au 23 juillet 2016, Fondation des Treilles/Festival d'Aix-en-Provence/Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Juan de Mañara : la rédemption, figure emblématique de l’opéra francophone dans l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Tomasi, du lyrisme méditerranéen à la conscience révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-376, 2015, 979-1032000069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et improvisation sur la scène lyrique : &amp;quot;Wintermärchen&amp;quot; de Philippe Boesmans (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Rencontres du jazz et de la musique contemporaine", Michel Court et Ludovic Florin (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, coll. "U-Jazz", pp.137-152, 2015, 978-2-8107-0374-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'un compositeur en librettiste : Daniel-Lesur et &amp;quot;Andrea del Sarto&amp;quot; (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900. Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2015, Collection "Le Spectaculaire", série "Théâtre", 978-2-7535-4172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et les marges de l'opéra (1938-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marges de l'opéra : Musiques de scène - Musiques de film - Musiques radiophoniques", Paris, Vrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un siècle de créations lyriques en France : paradoxes, utopies, réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900 : Contexte, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Spectaculaire | Arts de la scène, 978-2753541726. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massenet au Palais Garnier dans l'entre-deux-guerres : l'action de Jacques Rouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet aujourd'hui : héritage et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86272-654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'eau dans l'opéra de Wagner à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire musical français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, analogie, symbole : l'exemple des musiques de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°50, pp.51-60, 2013, Série "Conférences et séminaires" N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena, une« aventure musicale» de Rio à Paris (1948-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Lobos, des sources de l’œuvre aux échos contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.153-172, 2012, 978-2-7453-2341-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création lyrique à la Réunion des Théâtres Lyriques Nationaux (1936-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique : approches comparées, 1669-2010 : [colloque, Paris, Opéra-Comique, 2, 3 et 4 décembre 2010]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°38, Ecole Nationale des Chartes, pp.219-238, 2012, coll. "études et rencontres", 38, 978-2-35723-023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation, représentation, stylisation : pour une phénoménologie de la peur à l’opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ennemie intime : la peur : perceptions, expressions, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2011, 978-2-7535-1481-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra au rythme de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denizeau, Gérard; Pistone, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au temps des arts : hommage à Michèle Barbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris Sorbonne, pp.81-90, 2010, Musiques écritures, 978-2-84050-672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître à l'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Naissance, Histoire, cultures et pratiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Albin Michel, pp.86-89, 2010, 978-2-226-19318-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Lesur et Charles Tournemire : une filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, art et religion dans l'entre-deux-guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie, pp.155-178, 2009, 978-2-914373-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'orchestre : la tentation de l'image dans &amp;quot;Reigen&amp;quot; de Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Relations texte-musique, prospective et exemples de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire musical français, pp.107-114, 2008, 978-2-84591-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la maison sur la scène lyrique de Verdi à Britten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maison de l'artiste : construction d'un espace de représentations entre réalité et imaginaire, XVIIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, 978-2-7535-0439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur l&amp;quot;imaginaire vénitien de Guardi à Paganini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques, analogies et interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.63-76, 2006, 2-84050-393-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste dans ses autoportraits musicaux : allégorie, ostentation, codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, 2005, "L'université des arts", 9782252035412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête : contexte et faire-valoir des procédés dramatiques dans la 'trilogie populaire' de Giuseppe Verdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Fachard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi. Pour l'expression d'une culture "Nazional-popolare" en Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, Nancy P.R.I.S.M.I., pp.123-135, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la représentation de Paris dans les opéras de Puccini de Manon Lescaut à Il tabarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité, intertextualité: les livrets d'opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.93-106, 2003, 2-86939-189-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Benvenuto Cellini à Mathis der Maler, un siècle de représentation des artistes plasticiens sur la scène lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris-Sorbonne, OMF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et arts plastiques : quels rapports ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, pp.127-143, 2000, série "Musique et Arts plastiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Monographies sur les Don Juan lyriques du XXe siècle : « Goossens » (pp.447-449), « Lattuada » (pp.540-541), « Malipiero » (pp.585-586), « Reutter » (pp.789-792), « Stravinsky » (pp.895-899), « Tomasi » (pp.926-928). Article transversal : « Voix » (pp.1001-1004).], Pierre Brunel (dir.), Paris, Robert Laffont, 1999, 1025 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de Don Juan", Pierre Brunel (dir.), Paris, Robert Laffont, 1025 p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Analyse musicale des opéras-comiques de Barraud (pp.109-111), Busser (pp.180-183), Delibes (pp.221-228), Hahn (pp.281-287), Messager (pp.379-395), d'Ollone (pp.450-455), Reber (pp.487-494), Saint-Saëns (pp.503-505), Sauguet (pp.506-509).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dictionnaire de l'Opéra-Comique français", Francis Claudon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne, Peter Lang, 533 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boesmans, un compositeur au sourire espiègle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.forumopera.com/dossier/philippe-boesmans-1936-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi n'es-tu pas plus moderne ? » (I, 5) Philippe Boesmans et &amp;quot;Yvonne, princesse de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de salle d’"Yvonne, princesse de Bourgogne" de Philippe Boesmans, Opéra de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, p.26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Saint François d'Assise&amp;quot; d'Olivier Messiaen pour l'Opéra de Paris », &amp;quot;L'Encyclopédie de l'Opéra de Paris&amp;quot;, Henri Loyrette et Sarah Barbedette, (dir.), Paris, Réunion des Musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ébats du compositeur et de sa psyché&amp;quot;, pour la notice du disque CYP 4656, reprise en français et en anglais de &amp;quot;Ende der Nacht Der Komponist Philippe Boesmans und sein neues Klavierkonzert&amp;quot;, (T)Akte, das Bärenreiter-Magazin Kassel, Bärenreiter, 1/2019, p. 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Le fonds d'archives de la Péniche Opéra&amp;quot;, Inventaire réalisé et dirigé à l'IReMus, http://www.iremus.cnrs.fr/fr/publications/le-fonds-darchives-de-la-peniche-opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miroir du monde&amp;quot;, publié dans le programme de la reprise d'&amp;quot;Au monde&amp;quot; Philippe Boesmans à l'Opéra-Comique, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915-2015 Centenaire Pierre Wissmer&amp;quot;, notices pour l'enregistrement des &amp;quot;Symphonies 1-9&amp;quot;, des &amp;quot;Concertos pour piano n°s 1 & 2&amp;quot;, du &amp;quot;Concerto pour violon&amp;quot; et du &amp;quot;Concerto Valcroziano&amp;quot;, Naxos 8 505241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculum mundi, l'étrangeté, du théâtre à l'opéra&amp;quot; [version bilingue français/néerlandais], programme du Théâtre Royal de la Monnaie, Bruxelles, pour la création mondiale d'&amp;quot;Au monde&amp;quot; Philippe Boesmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Symphonies de Pierre Wissmer&amp;quot;, Notice accompagnant l'enregistrement de l'intégrale des neuf symphonies, Integral Classic Int 221.242/4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonatine pour violon et piano&amp;quot;, &amp;quot;Sonate pour piano&amp;quot;, &amp;quot;Trois études pour piano&amp;quot;, &amp;quot;Trio Adelfiano&amp;quot; de Pierre Wissmer, Notices accompagnant l'enregistrement par Anne de Fornel (Piano) et le trio Steuermann, Hortus, Hortus 094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues imaginaires&amp;quot;, Programme de la création de l’œuvre de Daniel-Lesur, Orchestre Léon Barzin, dir. Jean-Jacques Werner, Paris, Église Saint-Germain des Prés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Butterfly&amp;quot;, Programme de l'Opéra de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'asservissement à l'absolution : les métamorphoses d'une quête illusoire&amp;quot;, Dimitri Chostakovitch, Lady Macbeth de Mtzensk, programme de l'Opéra de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Salomé de Strauss&amp;quot;, Présentation de l'enregistrement intégral de l'opéra sous la direction de Giuseppe Sinopoli, Deutsche Gramophon 431 810-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Mahler, Symphonie n°6 et Alexander Zemlinsky, 6 Maeterlinck-Lieder&amp;quot;, Notices accompagnant l'enregistrement par Jard van Nes, Royal Concertgebouw Orchestra, dir. R. Chailly, Decca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Auzolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlement-ecrivaines-francophones.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114313ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.243.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roupie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10777-4.p.0239" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/8730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00736029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montemagno Giuseppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14710-7.p.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/joel-pommerat-poesie-du-sonore-et-theatralite-du-musical.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15559-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Les-Champs-musicaux-et-sonores-de-la-barbarie-moderne-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle--Nathan-Rera-253-146,226.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5456/la-creation-lyrique-en-france-depuis-1900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/47590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Etudier--enseigner-et-composer-a-la-Schola-Cantorum--1896-1962--de-Sylvie-Douche--Cedric-Segond-Genovesi-258-133,89.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/33423?lang=fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/111939" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899620v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlement-ecrivaines-francophones.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114313ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.243.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roupie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10777-4.p.0239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/8730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00736029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montemagno Giuseppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14710-7.p.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00770077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/joel-pommerat-poesie-du-sonore-et-theatralite-du-musical.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15559-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Les-Champs-musicaux-et-sonores-de-la-barbarie-moderne-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle--Nathan-Rera-253-146,226.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5456/la-creation-lyrique-en-france-depuis-1900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.78999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/47590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Etudier--enseigner-et-composer-a-la-Schola-Cantorum--1896-1962--de-Sylvie-Douche--Cedric-Segond-Genovesi-258-133,89.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/33423?lang=fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/111939" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899620v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414303v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>