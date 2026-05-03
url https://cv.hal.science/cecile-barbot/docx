--- v0 (2026-03-11)
+++ v1 (2026-05-03)
@@ -2142,282 +2142,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00226346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide uptake by transferrin and ferritin metalloproteins</w:t>
+                <w:t xml:space="preserve">Development of cyclodextrin microspheres for pulmonary drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+                <w:t xml:space="preserve">Malika Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bounoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Llorens</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (3), pp.409-418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278750v1</w:t>
+                <w:t xml:space="preserve">hal-02279132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cyclodextrin microspheres for pulmonary drug delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actinide uptake by transferrin and ferritin metalloproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Skiba</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmaceutical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2005.93.11.699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279132v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative radiotracer study of cadmium uptake, storage, detoxification and depuration in the oyster Crassostrea gigas: potential adaptive mechanisms</w:t>
               </w:r>
@@ -4358,90 +4358,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferritin iron core, Actinide uptake by transferrin and ferritin metalloproteins: two EXAFS studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AECCPCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Marseille, France</w:t>
@@ -4639,51 +4639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bounoure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-006-9195-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D1070B3D28F434DF3182D0D3174BBA1E1FB62F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouloussa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szymczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaschke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buckau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65T5SFHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jezequel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-006-9193-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ8ZMS53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bounoure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Joudieh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600897093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-005-0722-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goudard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Skiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goudard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps254177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Czerwinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Buckau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2002.90.4_2002.211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Fowler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps233199" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Czerwinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Cerefice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Milcent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2000.88.7.417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Ouvrard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bounoure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-006-9195-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D1070B3D28F434DF3182D0D3174BBA1E1FB62F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouloussa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szymczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaschke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buckau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65T5SFHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jezequel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-006-9193-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ8ZMS53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bounoure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Joudieh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600897093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-005-0722-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Skiba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goudard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.699" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goudard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps254177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Czerwinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Buckau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2002.90.4_2002.211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Fowler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps233199" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Czerwinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Cerefice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Milcent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2000.88.7.417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Ouvrard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>