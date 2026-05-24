--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -904,2050 +904,1916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Unprecedented Complexation Properties of β-Cyclodextrin-Based Ligand for Lanthanide Ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pier-Luc Champagne</w:t>
+                <w:t xml:space="preserve">Positive variation of the MRI signal via intramolecular inclusion complexation of a C-2 functionalized β-cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Issam Gaamoussi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Djedaini-Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00937⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.564-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6OB02583H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279125v1</w:t>
+                <w:t xml:space="preserve">hal-01928067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive variation of the MRI signal via intramolecular inclusion complexation of a C-2 functionalized β-cyclodextrin</w:t>
+                <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hussein Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Petit</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6OB02583H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928067v1</w:t>
+                <w:t xml:space="preserve">hal-05129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129373v1</w:t>
+                <w:t xml:space="preserve">hal-01015348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Zgani</w:t>
+                <w:t xml:space="preserve">Effect of partially methylated β cyclodextrin on percutaneous absorption of metopimazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Bounoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Lahiani-Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anais Biscotti</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdussalam Sughir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (1-4), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-006-9195-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015348v1</w:t>
+                <w:t xml:space="preserve">hal-02278762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of partially methylated β cyclodextrin on percutaneous absorption of metopimazine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Mallet</w:t>
+                <w:t xml:space="preserve">Self-assembled monolayers of aminosilanes chemically bonded onto silicon wafers for immobilization of purified humic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouloussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plaschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buckau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-006-9195-x⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 297 (1-3), pp.221-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02278762v1</w:t>
+                <w:t xml:space="preserve">hal-02278755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled monolayers of aminosilanes chemically bonded onto silicon wafers for immobilization of purified humic acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Buckau</w:t>
+                <w:t xml:space="preserve">Nimesulide/cyclodextrin/PEG 6000 ternary complexes: physico-chemical characterization, dissolution studies and bioavailability in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Lahiani-Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Bounoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.10.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (1-4), pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-006-9193-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02278755v1</w:t>
+                <w:t xml:space="preserve">hal-02278759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimesulide/cyclodextrin/PEG 6000 ternary complexes: physico-chemical characterization, dissolution studies and bioavailability in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Solubility and Dissolution Rate of Progesterone-Cyclodextrin-Polymer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Lahiani-Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bounoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Joudieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-006-9193-z⟩</w:t>
+              <w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (9), pp.1043-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03639040600897093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02278759v1</w:t>
+                <w:t xml:space="preserve">hal-02279127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility and Dissolution Rate of Progesterone-Cyclodextrin-Polymer Systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of Radiotracer Techniques to Study Subcellular Distribution of Metals and Radionuclides in Bivalves from the Noumea Lagoon, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott W. Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75 (1), pp.89-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-005-0722-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03639040600897093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279127v1</w:t>
+                <w:t xml:space="preserve">hal-00226346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Radiotracer Techniques to Study Subcellular Distribution of Metals and Radionuclides in Bivalves from the Noumea Lagoon, New Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of cyclodextrin microspheres for pulmonary drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bounoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (3), pp.409-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00128-005-0722-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00226346v1</w:t>
+                <w:t xml:space="preserve">hal-02279132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cyclodextrin microspheres for pulmonary drug delivery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actinide uptake by transferrin and ferritin metalloproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmaceutical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2005.93.11.699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279132v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide uptake by transferrin and ferritin metalloproteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Goudard</w:t>
+                <w:t xml:space="preserve">Comparative radiotracer study of cadmium uptake, storage, detoxification and depuration in the oyster Crassostrea gigas: potential adaptive mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 254, pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps254177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2005.93.11.699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02278750v1</w:t>
+                <w:t xml:space="preserve">hal-02278748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative radiotracer study of cadmium uptake, storage, detoxification and depuration in the oyster Crassostrea gigas: potential adaptive mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferritin and hemocyanin: 210Po molecular traps in marine fish, oyster and lobster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Durand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sw Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 254, pp.177-186. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 233, pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps233199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps254177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02278748v1</w:t>
+                <w:t xml:space="preserve">hal-02278744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a humic gel synthesized from an activated epoxy silica gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Czerwinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Buckau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 90 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2002.90.4_2002.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferritin and hemocyanin: 210Po molecular traps in marine fish, oyster and lobster</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Interaction of europium with humic acid covalently bound to silica beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Czerwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R. Czerwinski</w:t>
+                <w:t xml:space="preserve">G.S. Cerefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Buckau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (7), pp.417-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2000.88.7.417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2957,91 +2823,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Ferromagnetic Nanoparticles for Water Remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,504 +2922,504 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Journées Cyclodextrines JCD2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-relaxivity and High-stability Supramolecular MRI Contrast Agent Based on Modified β-Cyclodextrin / Gadolinium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 6, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Jacques-de-Compostel, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyaminocarboxylate based on b-cyclodextrin scaffold: new contrast agents for MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 2, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation d’agents de contraste pour IRM à base de complexes β-cyclodextrine modifiée et de Gadolinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Club français des cyclodextrines (18, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new contrast agents for MRI based on -cyclodextrin regiofunctionnalized by innovative gadolinium ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de chimie thérapeutique (RICT, 52, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure cristalline et caractérisation d’un nouveau liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pépin</w:t>
+                <w:t xml:space="preserve">S. Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rabeau</w:t>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII èmes Journées de l’AECCPCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3563,936 +3429,936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude IRM in vivo d’une sonde cardiaque basée sur des complexes β-cyclodextrines-Gd(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sembo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
+                <w:t xml:space="preserve">L. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Club français des cyclodextrines (19, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, thermodynamic and relaxivity properties of novel -cyclodextrins bicarboxylates MRI probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermodynamique d'un complexe gadolinium -β-cyclodextrine modifiée par sept ligands triazole aminobiscarboxylates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Luc Champagne</w:t>
+                <w:t xml:space="preserve">Gaamoussi Issam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaamoussi Issam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chang-Chun Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 15, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Thermodynamic And Relaxitivy Properties Of Novel β-Cyclodextrins Bicarboxylates Mri Probe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de stabilité thermodynamique d'un nouveau complexe gadolinium-cyclodextrine pour le développement d'agents de contraste bioactivables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déchamps-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Groupe d'étude en chimie des polyamines cycliques et linéaires (GPOL, 5, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Klingenthal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un nouveau complexe Gadolinium-Cyclodextrine pour le développement d'agents de contraste bio-activables - Etude thermodynamique par potentiométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 21, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique de nouveaux agents de contraste à base de cyclodextrines modifiées par des fonctions carboxyliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Chekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 19, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferritin iron core, Actinide uptake by transferrin and ferritin metalloproteins: two EXAFS studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy G. Ouvrard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AECCPCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4639,51 +4505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bounoure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-006-9195-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D1070B3D28F434DF3182D0D3174BBA1E1FB62F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouloussa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szymczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaschke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buckau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65T5SFHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jezequel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-006-9193-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ8ZMS53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bounoure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Joudieh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600897093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-005-0722-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Skiba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goudard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.699" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goudard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps254177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Czerwinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Buckau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2002.90.4_2002.211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Fowler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps233199" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Czerwinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Cerefice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Milcent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2000.88.7.417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Ouvrard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bounoure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-006-9195-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D1070B3D28F434DF3182D0D3174BBA1E1FB62F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouloussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szymczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaschke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buckau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65T5SFHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jezequel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-006-9193-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ8ZMS53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bounoure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Joudieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600897093" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-005-0722-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Skiba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goudard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.699" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goudard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps254177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw Fowler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps233199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Czerwinski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Buckau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2002.90.4_2002.211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Czerwinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Cerefice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Milcent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2000.88.7.417" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Ouvrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>