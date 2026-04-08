--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1340,51 +1340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DBA86D1"/>
+    <w:nsid w:val="681FA20D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B1C2030"/>
+    <w:nsid w:val="0990CBCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1636,51 +1636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FA48F3C2"/>
+    <w:nsid w:val="46F85178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1784,51 +1784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9474C344"/>
+    <w:nsid w:val="2F0900DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1932,51 +1932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D18131A8"/>
+    <w:nsid w:val="95E33D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2080,51 +2080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BC24C33A"/>
+    <w:nsid w:val="B1DB6330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2228,51 +2228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="48E3069F"/>
+    <w:nsid w:val="6AB0CD32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2376,51 +2376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5D96C77F"/>
+    <w:nsid w:val="E039FAD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2524,51 +2524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C177F913"/>
+    <w:nsid w:val="D5BA894E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2672,51 +2672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2E8317EF"/>
+    <w:nsid w:val="0ADCD59B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>