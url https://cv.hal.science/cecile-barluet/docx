--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1340,51 +1340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="681FA20D"/>
+    <w:nsid w:val="6DF498EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0990CBCF"/>
+    <w:nsid w:val="479E3FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1636,51 +1636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46F85178"/>
+    <w:nsid w:val="1B1A5501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1784,51 +1784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F0900DE"/>
+    <w:nsid w:val="A7A8F57D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1932,51 +1932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="95E33D66"/>
+    <w:nsid w:val="B9194C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2080,51 +2080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B1DB6330"/>
+    <w:nsid w:val="944C48AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2228,51 +2228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6AB0CD32"/>
+    <w:nsid w:val="37023BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2376,51 +2376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E039FAD2"/>
+    <w:nsid w:val="B2115A7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2524,51 +2524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D5BA894E"/>
+    <w:nsid w:val="E624E82D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2672,51 +2672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0ADCD59B"/>
+    <w:nsid w:val="F3BD4A8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>