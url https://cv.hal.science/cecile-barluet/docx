--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1340,51 +1340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DF498EA"/>
+    <w:nsid w:val="E6571AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="479E3FFA"/>
+    <w:nsid w:val="6B6BEE7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1636,51 +1636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B1A5501"/>
+    <w:nsid w:val="AD7D26C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1784,51 +1784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A7A8F57D"/>
+    <w:nsid w:val="805802DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1932,51 +1932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B9194C54"/>
+    <w:nsid w:val="B02CD730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2080,51 +2080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="944C48AF"/>
+    <w:nsid w:val="0ECB3C7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2228,51 +2228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="37023BEC"/>
+    <w:nsid w:val="50AF5864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2376,51 +2376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B2115A7A"/>
+    <w:nsid w:val="7FA7D5CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2524,51 +2524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E624E82D"/>
+    <w:nsid w:val="5F2BF8E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2672,51 +2672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F3BD4A8C"/>
+    <w:nsid w:val="0FE9F310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>