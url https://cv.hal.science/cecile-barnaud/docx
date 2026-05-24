--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Barnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherches à l'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches en géographie humaine portent sur les mécanismes de collaboration et de négociation pour la gestion et la gouvernance des ressources naturelles. Je m'intéresse en particulier à la façon dont l'interface entre agriculture, biodiversité et société est socialement construite et négociée à l&amp;quot;échelle des territoires, au sein d'interactions sociales entre des acteurs aux intérêts et valeurs contrastés, dans le cadre de relations de pouvoir souvent asymétriques. Je mobilise à la fois des méthodes d'analyse qualitative de discours (entretiens semi-dirigés, analyse thématique et inductive) et des approches transdiciplinaires de recherche-action participative (jeu de rôles, modélisation d'accompagnement).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between threat, disturbance and opportunity: local actors’ views on coexistence with Eurasian lynx (Lynx lynx) in the French Vosges and Jura mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Claire Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.1061-1078. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-025-02313-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we work together? Motivations for collaboration in multifunctional conservation-oriented landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Turkelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiko Nishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-17029-310129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future of pastoral livestock farming in the context of climate change? An environmental justice analysis of contested discursive justifications of pastoralism in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117 (juillet), pp.103654. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services and collective action: New commons, new governance challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roldan Muradian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.101662. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2024.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising rural environmental justice in Europe in an age of climate-influenced landscape transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.103371. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of understanding the multiple dimensions of power in stakeholder participation for effective biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R A Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1407-1420. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeeping and agropastoralism interactions through floral resources in the French Mount Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (5), pp.49. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00985-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between wild and honey bees: Floral resources as a common good providing multiple ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.101538. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research on ecosystem services in the face of disputed values and other uncertainties: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.101551. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le Mont Lozère, le dérochage entre conflits et compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue l'oeil de lynx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et agir : Diagnostic agronomique et modélisation d’accompagnement pour limiter le risque d’érosion dans un bassin versant montagnard subtropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panomsak Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Turkelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/tld875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is forest regeneration good for biodiversity? Exploring the social dimensions of an apparently ecological debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Blackstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2021.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does comanagement offer? Exploring users&#8217; knowledge through mental models in the fishery of La Encrucijada Biosphere Reserve, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia d'Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Ruiz-Mallén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), 38p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12177-260125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How farmers feel about trees: Perceptions of ecosystem services and disservices associated with rural forests in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource, mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pour repenser les interactions nature-sociétés dans les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the context of multifaceted collaborations for social-ecological sustainability: a methodology for cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Cundill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime A Aburto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), 15 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-11527-250307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power asymmetries in social networks of ecosystem services governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifunctionality of mountain farming: Social constructions and local negotiations behind an apparent consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking equity, power, and stakeholders’ roles in relation to ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-10904-240214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem disservices matter: Towards their systematic integration within ecosystem service research and policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.100913. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2019.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of ecosystem services in agroecology: when coordination is needed but difficult to achieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roldan Muradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.1158. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11041158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conciliate agriculture with landscape and biodiversity conservation: a role-playing game to explore trade-offs among ecosystem services through social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.310. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11020310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des paysages de référence, un angle mort dans la gouvernance des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.14341. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First use of participatory Bayesian modeling to study habitat management at multiple scales for biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services, social interdependencies, and collective action: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roldan Muradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09848-230115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can integrated valuation of ecosystem services help understanding and steering agroecological transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Boeraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Crouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09843-230112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory Bayesian Belief Network approach to explore ambiguity among stakeholders about socio-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.199-209. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about social-ecological trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Galafassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Daw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiah Munyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-08920-220102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and biodiversity as new resources for agro-ecology? Insights from farmers’ perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09249-220216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs participatifs et asymétries de pouvoir : expliciter et interroger les positionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acteurs et chercheurs de la participation : liaisons dangereuses ?, 16, pp.137-166. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.016.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.56-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing ecosystem services: Uncertainties and controversies around a socially constructed concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial representations are not neutral: Lessons from a participatory agent-based modelling process in a land-use conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwatthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (juillet), pp.150-159. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation, une légitimité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 21 (n°1), pp. 24-34. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity, power games, and legitimacy: dilemmas of participatory natural resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 18 (n° 2), pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-05459-180221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account farmers' decision making to map fine-scale land management adaptation to climate and socio-economic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Lamarque Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Artaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mise en débat des incertitudes associées à la notion de service écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.10905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with power games in a companion modelling process : lessons from community water management in Thailand highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13892240903533152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion modelling for integrated renewable resource management: a new collaborative approach to create common values for sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipada Ruankaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantana Gajaseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504500903481474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Simulations to Explore Rules for Rural Credit in a Highland Farming Community of Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.615-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area Study prior to Companion Modelling to Integrate Multiple Interests in Upper Watershed Management of Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwatthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.559-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation d’accompagnement pour une gestion concertée des ressources renouvelables en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panomsak Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 303-305, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area study prior to companion modelling to integrate multiple interests in upper watershed management of northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwatthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.559-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations to explore rules for rural credit in a highland farming community of Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (4), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion modelling to facilitate collective land management by Akha villagers in upper northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panomsak Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of soil and water conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.38-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolving simulation and gaming process to facilitate adaptive watershed management in mountain northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (3), pp.398-420. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878107300670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural poverty and diversification of farming systems in upper northeast Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongluck Suphanchaimart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9-10, pp.157-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of empirical methods for building agent-based models in land use science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek T. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel G. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn C. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepijn Schreinemachers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco A. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Land Use Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.31-55. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17474230701201349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/000000007780223650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural poverty and diversification of farming systems in upper northeast Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongluck Suphanchaimart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9-10, pp.157-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of plant extracts against the cowpea beetle, Callosobruchus maculatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara J Boeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Ja van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dansou K Kossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold van Huis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (4), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670870410001702206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture paysanne du Nord-Est thaïlandais. Histoire et devenir de Ban Hin Lad, un village Issane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 185 p., 2005, 978-2-8465-4082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état de référence : une construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence : la nostalgie de la nature à l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-78, 2023, Collection Ecologie-Environnement, 978-1-78405-913-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline, a social construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation. Being Nostalgic or Not in the Anthropocene Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, 14 p., 2022, Biology Series, 9781786308887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing “Weeds” to Understand Local Perceptions of Environmental Change in a Temperate Rural Area of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sourdril Anne, Welch-Devine Meredith, Burke Brian J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Climate, Changing Worlds - Local Knowledge and the Challenges of Social and Ecological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnobiology, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2020, 978-3-030-37311-5. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37312-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des sciences humaines et sociales dans les controverses associées à la notion de Service écosystémique (SE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-106, 2020, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation bayésienne participative pour éclairer les incertitudes entre acteurs sur le fonctionnement socio-écologique d’un agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes - De la biologie aux paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°23, , 80 p., 2019, Les Dossiers d’Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vnz3-3e61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulating Social Complexity: a handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-292, 2017, Understanding Complex Systems, 978-3-319-66947-2. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66948-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et représentation des dépendances des êtres humains à l’égard des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roël Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques : perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2016, Update Sciences and Technologies, 978-2-7592-2442-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et participation : des relations complexes et ambigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une géographie de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2015, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques : une notion savante déconnectée des représentations locales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, politiques publiques et pratiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 563 p., 2015, 978-2-343-06657-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ComMod: Engaged Research's Contribution to Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling: A Participatory Approach to Support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae; Springer, pp.187-204, 2014, Update Sciences &amp; Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about interdependencies and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling : A participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 415 p., 2014, Update Sciences and Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexts and dependencies in the commod processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling : A participatory approach to support sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 403 p., 2014, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power asymmetries in companion modelling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Daquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling : A participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Editions Quae, 415 p., 2014, Update Sciences and Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commodian stance: interpersonal skills and expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling : a participatory approach to support sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2011, Collection Update sciences &amp; technologies, 978-2-7592-0922-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexts and dependencies in the ComMod processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling, A Participatory Approach Supporting Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.97-116, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00844600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stance justified by the needs of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComMod: engaged research's contribution to sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.187-204, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00844816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et dépendances dans les processus d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d’accompagnement: une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-123, 2010, Update Sciences and Technologies, 978-2-7592-0620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les asymétries de pouvoir dans les processus d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement: une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-152, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture du commodien : un savoir être, des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement : Une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences et Technologies, 978-2-7592-0620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution de la recherche au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d’accompagnement: une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-221, 2010, Update Sciences and Technologies, 978-2-7592-0620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des interdépendances et des dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d’accompagnement: une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2010, Update Sciences and Technologies, 978-2-7592-0620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equité, jeux de pouvoir et légitimité: les dilemmes d'une gestion concertée des ressources renouvelables. Mise à l'épreuve d'une posture d'accompagnement critique dans deux systèmes agraires des hautes terres du Nord de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nanterre - Paris X, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00373633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of commons: a serious-game to study the emergence of common-good perceptions and collective action to share floral resources among bees and beekeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Ecologie du Paysage 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Strasbourg, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the diverse facets of power within stakeholder engagement to achieve effective biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology (ECCB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCB, Jun 2024, Bologne, Italy. pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing participation practitioners' awareness: A reflective matrix for navigating power dynamics within participatory process for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Pettit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology (ECCB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCB, Jun 2024, Bologne, Italy. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples vies du jeu de rôle WaDiGa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panomsak Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources florales, un bien commun ? Etude de l'émergence d'un bien commun à partir du jeu sérieux AGORAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.124-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contre-courant : Motivations des agriculteurs à réintégrer l’élevage dans les fermes et territoires de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary findings from a systematic mapping of the various dimensions of power in participatory processes for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette C. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology (ECCB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCB, Jun 2024, Bologne, Italy. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition for floral resources between honey bees and wild bees: a social-ecological approach based on commons theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Competition between domesticated bees and wild pollinators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Silkeborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeep calm and think in common: a game for the governance of floral resources use among beekeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congress. Making the Future, Learning from the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Varsovie, Poland. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu sérieux AGORA: Accompagner la Gestion et l'Organisation du partage des Ressources Apicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche PollinEco « Pollinisation, réseaux d'interactions et fonctionnalité des écosystèmes », 4ème rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between beekeeping and livestock farming systems in agropastoral landscapes : a floral resources centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Évora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeep calm and think common. A game for the governance of floral resources use among beekeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Geography and Spatial Organization, Polish Academy of Sciences (IGiPZ PAN); Faculty of Geography and Regional Studies, University of Warsaw (WGiSR UW), Jul 2022, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux paysages, des fleurs aux usages apicoles : les ressources florales dans les systèmes de production agropastoraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche PollinEco « Pollinisation, réseaux d'interactions et fonctionnalité des écosystèmes », 4ème rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitions inter-spécifiques et intra-spécifiques : l’apport des travaux sur les biens communs. Enquêtes sur le territoire du parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pollineco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boisement spontané en montagne est-il bon pour la biodiversité ? Les dimensions sociales d’une controverse écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement des controverses : théories et pratiques. Séminaire de l'académie des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent discourses on forest regeneration across European uplands: exploring the social dimensions of an apparently ecological debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Blackstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third biennial conference of the Political Ecology Network (POLLEN). Contested Natures: Power, Possibility, Prefiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pourrepenser les interactions nature sociétés et la trajectoire des socio-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques agricoles et gouvernance concertée du territoire pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services related to small forests in temperate rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 10. World conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanovre, Germany. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en débat l’état de référence. Analyse des représentations des dynamiques paysagères au prisme des services écosystémiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude « La notion d’état de référence est-elle vraiment utile à la gestion des milieux naturels ? », Université de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des paysages vivants et évolutifs inscrits au patrimoine mondial de l’UNESCO. L’exemple du Mont Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme dans les paysages protégés, Université de Lausanne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bour-en-Lavaux, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice in the Commons: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Biennial IASC Conference ‘In Defense of the Commons: Challenges, Innovation, and Action’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services, social interdependencies and collective action : moving from a conceptual to an actionable framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Biennial IASC Conference : In Defense of the Commons: Challenges, Innovation, and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECOLOZ, un jeu de rôles pour débattre des interactions entre services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres « Jeux et Enjeux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marseile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la fermeture du paysage : le paysage au prisme des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres « Doctorales en paysage » Ecole Du Paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SECOCO (2015-2018) Services ECosystémiques et action COllective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan et perspectives du Métaprogramme Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité dans les territoires : une affaire de choix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Aulon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the concept of ecosystem services to foster social learning for concerted management of social ecological system: preliminary results from a case study in Mont Lozère, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques, interdépendances sociales et action collective : Un cadre d’analyse appliqué au cas de l’élevage pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Elevage et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking equity, power and stakeholders' roles in relation to ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP Europe 2018 Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential of the ecosystem service framework to support agroecological transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECS 2017 : PLACE-BASED TRANSDISCIPLINARY RESEARCH FOR GLOBAL SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration participative du role du paysage riche en elements semi-naturels pour la gestion des ravageurs de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et participation : des relations complexes et ambiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GeoSad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ecosystem services for biosphere reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMAB 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sarlat, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing on ecosystem services thinking to highlight social interdependencies and foster collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l’élevage de montagne : un construit social, une diversité de regards, des négociations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX ITEM, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at birds to make sense of climate change and of other changes too...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77. Annual SFAA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Santa Fé, Mexico. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes et controverses associées à la notion de service écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 4 : Séminaire Pont-A-Mousson du département EFPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pont-A-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services to highlight social interdependencies and foster collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes et controverses associées à la notion de service écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiffrer la nature : l’incertitude face la cartographie des services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Pessac, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aoudou Doua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secoco project: ecosystem services and collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Ecoserv: «Enhancing ecosystem services in agroecosystems: the role of socio-ecological approaches»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sangliers indicateurs de paysage fermé ou de paysage ouvert ? Conséquences de la déprise agricole sur deux régions du Sud-ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex Dynamite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-innovating in agroecology: integrating stakeholders' perceptions of using natural enemies and landscape complexity for biological control into the research and innovation process,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European International Farming System Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Harper Adams University,, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers interested in involving landscape complexity in their pest regulation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the social complexity of environmental conservation : Challenges of interdisciplinary and stakeholder‐involving research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Earth Days 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Used to highlight social interdependencies among people, could the ES concept foster concerted management of natural resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle biologique des ravageurs via la gestion concertée du paysage : les « enjeux » d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local to global: mental models of local people about livestock sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tourrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ickowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité et services écosystémiques : diversité des représentations locales, distance aux concepts scientifiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géode: Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European IFSA Symposium in 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties and controversies around ecosystem services : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Geographical Congress (IGC) : Down to Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to ecosystem services : Acknowledging the uncertainties of a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEB Conference 2012 : Mainstreaming the Economics of Nature : Challenges for Science and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes d’apprentissages individuels et collectifs dans les processus de modélisation participative. Le cas d’une expérience sur la gestion de l’eau dans le Nord de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles et apprentissages en Sciences Humaines et Sociales (MASHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING SYNERGIES BETWEEN FARMERS' LIVELIHOODS, FOREST CONSERVATION AND SOCIAL EQUITY. PARTICIPATORY SIMULATIONS FOR CREATIVE NEGOTIATION IN THAILAND HIGHLANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwatthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00509847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modeling to facilitate resilient water management in Southeast and South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Hoanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Forum for Water and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Addis Abeba, Ethiopia. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre agriculture, biodiversité et société : constructions sociales et négociations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National Polytechnique de Toulouse, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04102177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 242 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique projet &amp;quot;Concertation à l'échelle du Territoire pour l'agroécologie&amp;quot; (COTERRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Dynafor. 2020, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Barnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherches à l'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches en géographie humaine portent sur les mécanismes de collaboration et de négociation pour la gestion et la gouvernance des ressources naturelles. Je m'intéresse en particulier à la façon dont l'interface entre agriculture, biodiversité et société est socialement construite et négociée à l&amp;quot;échelle des territoires, au sein d'interactions sociales entre des acteurs aux intérêts et valeurs contrastés, dans le cadre de relations de pouvoir souvent asymétriques. Je mobilise à la fois des méthodes d'analyse qualitative de discours (entretiens semi-dirigés, analyse thématique et inductive) et des approches transdiciplinaires de recherche-action participative (jeu de rôles, modélisation d'accompagnement).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we work together? Motivations for collaboration in multifunctional conservation-oriented landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Turkelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiko Nishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-17029-310129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between threat, disturbance and opportunity: local actors’ views on coexistence with Eurasian lynx (Lynx lynx) in the French Vosges and Jura mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Claire Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.1061-1078. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-025-02313-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future of pastoral livestock farming in the context of climate change? An environmental justice analysis of contested discursive justifications of pastoralism in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117 (juillet), pp.103654. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services and collective action: New commons, new governance challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roldan Muradian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.101662. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2024.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising rural environmental justice in Europe in an age of climate-influenced landscape transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.103371. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of understanding the multiple dimensions of power in stakeholder participation for effective biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R A Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1407-1420. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeeping and agropastoralism interactions through floral resources in the French Mount Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (5), pp.49. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00985-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between wild and honey bees: Floral resources as a common good providing multiple ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.101538. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research on ecosystem services in the face of disputed values and other uncertainties: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.101551. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le Mont Lozère, le dérochage entre conflits et compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue l'oeil de lynx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et agir : Diagnostic agronomique et modélisation d’accompagnement pour limiter le risque d’érosion dans un bassin versant montagnard subtropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panomsak Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Turkelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/tld875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does comanagement offer? Exploring users&#8217; knowledge through mental models in the fishery of La Encrucijada Biosphere Reserve, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia d'Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Ruiz-Mallén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), 38p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12177-260125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is forest regeneration good for biodiversity? Exploring the social dimensions of an apparently ecological debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Blackstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2021.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How farmers feel about trees: Perceptions of ecosystem services and disservices associated with rural forests in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource, mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pour repenser les interactions nature-sociétés dans les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the context of multifaceted collaborations for social-ecological sustainability: a methodology for cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Cundill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime A Aburto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), 15 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-11527-250307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power asymmetries in social networks of ecosystem services governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifunctionality of mountain farming: Social constructions and local negotiations behind an apparent consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking equity, power, and stakeholders’ roles in relation to ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-10904-240214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conciliate agriculture with landscape and biodiversity conservation: a role-playing game to explore trade-offs among ecosystem services through social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.310. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11020310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of ecosystem services in agroecology: when coordination is needed but difficult to achieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roldan Muradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.1158. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11041158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem disservices matter: Towards their systematic integration within ecosystem service research and policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.100913. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2019.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des paysages de référence, un angle mort dans la gouvernance des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.14341. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First use of participatory Bayesian modeling to study habitat management at multiple scales for biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services, social interdependencies, and collective action: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roldan Muradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09848-230115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can integrated valuation of ecosystem services help understanding and steering agroecological transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Boeraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Crouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09843-230112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory Bayesian Belief Network approach to explore ambiguity among stakeholders about socio-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.199-209. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about social-ecological trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Galafassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Daw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiah Munyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-08920-220102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and biodiversity as new resources for agro-ecology? Insights from farmers’ perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09249-220216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs participatifs et asymétries de pouvoir : expliciter et interroger les positionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acteurs et chercheurs de la participation : liaisons dangereuses ?, 16, pp.137-166. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.016.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.56-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing ecosystem services: Uncertainties and controversies around a socially constructed concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation, une légitimité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 21 (n°1), pp. 24-34. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial representations are not neutral: Lessons from a participatory agent-based modelling process in a land-use conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwatthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (juillet), pp.150-159. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity, power games, and legitimacy: dilemmas of participatory natural resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 18 (n° 2), pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-05459-180221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account farmers' decision making to map fine-scale land management adaptation to climate and socio-economic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Lamarque Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Artaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mise en débat des incertitudes associées à la notion de service écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.10905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with power games in a companion modelling process : lessons from community water management in Thailand highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13892240903533152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion modelling for integrated renewable resource management: a new collaborative approach to create common values for sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipada Ruankaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantana Gajaseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504500903481474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area Study prior to Companion Modelling to Integrate Multiple Interests in Upper Watershed Management of Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwatthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.559-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Simulations to Explore Rules for Rural Credit in a Highland Farming Community of Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.615-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation d’accompagnement pour une gestion concertée des ressources renouvelables en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panomsak Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 303-305, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area study prior to companion modelling to integrate multiple interests in upper watershed management of northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwatthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.559-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations to explore rules for rural credit in a highland farming community of Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (4), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion modelling to facilitate collective land management by Akha villagers in upper northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panomsak Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of soil and water conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.38-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolving simulation and gaming process to facilitate adaptive watershed management in mountain northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (3), pp.398-420. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878107300670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of empirical methods for building agent-based models in land use science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek T. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel G. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn C. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepijn Schreinemachers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco A. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Land Use Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.31-55. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17474230701201349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural poverty and diversification of farming systems in upper northeast Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongluck Suphanchaimart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9-10, pp.157-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/000000007780223650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural poverty and diversification of farming systems in upper northeast Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongluck Suphanchaimart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9-10, pp.157-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of plant extracts against the cowpea beetle, Callosobruchus maculatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara J Boeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Ja van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dansou K Kossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold van Huis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (4), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670870410001702206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture paysanne du Nord-Est thaïlandais. Histoire et devenir de Ban Hin Lad, un village Issane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 185 p., 2005, 978-2-8465-4082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état de référence : une construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence : la nostalgie de la nature à l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-78, 2023, Collection Ecologie-Environnement, 978-1-78405-913-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline, a social construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation. Being Nostalgic or Not in the Anthropocene Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, 14 p., 2022, Biology Series, 9781786308887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing “Weeds” to Understand Local Perceptions of Environmental Change in a Temperate Rural Area of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sourdril Anne, Welch-Devine Meredith, Burke Brian J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Climate, Changing Worlds - Local Knowledge and the Challenges of Social and Ecological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnobiology, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2020, 978-3-030-37311-5. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37312-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des sciences humaines et sociales dans les controverses associées à la notion de Service écosystémique (SE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-106, 2020, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation bayésienne participative pour éclairer les incertitudes entre acteurs sur le fonctionnement socio-écologique d’un agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes - De la biologie aux paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°23, , 80 p., 2019, Les Dossiers d’Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vnz3-3e61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulating Social Complexity: a handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-292, 2017, Understanding Complex Systems, 978-3-319-66947-2. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66948-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et représentation des dépendances des êtres humains à l’égard des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roël Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques : perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2016, Update Sciences and Technologies, 978-2-7592-2442-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et participation : des relations complexes et ambigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une géographie de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2015, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques : une notion savante déconnectée des représentations locales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, politiques publiques et pratiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 563 p., 2015, 978-2-343-06657-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ComMod: Engaged Research's Contribution to Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling: A Participatory Approach to Support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae; Springer, pp.187-204, 2014, Update Sciences &amp; Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about interdependencies and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling : A participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 415 p., 2014, Update Sciences and Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexts and dependencies in the commod processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling : A participatory approach to support sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 403 p., 2014, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power asymmetries in companion modelling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Daquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Modelling : A participatory approach supporting sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Editions Quae, 415 p., 2014, Update Sciences and Technologies, 978-94-017-8556-3. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8557-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexts and dependencies in the ComMod processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling, A Participatory Approach Supporting Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.97-116, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00844600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commodian stance: interpersonal skills and expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion modelling : a participatory approach to support sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2011, Collection Update sciences &amp; technologies, 978-2-7592-0922-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stance justified by the needs of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComMod: engaged research's contribution to sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.187-204, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00844816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et dépendances dans les processus d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d’accompagnement: une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-123, 2010, Update Sciences and Technologies, 978-2-7592-0620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les asymétries de pouvoir dans les processus d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement: une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-152, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture du commodien : un savoir être, des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement : Une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences et Technologies, 978-2-7592-0620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution de la recherche au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d’accompagnement: une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-221, 2010, Update Sciences and Technologies, 978-2-7592-0620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des interdépendances et des dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William'S Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie van Paassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation d’accompagnement: une démarche participative en appui au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2010, Update Sciences and Technologies, 978-2-7592-0620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equité, jeux de pouvoir et légitimité: les dilemmes d'une gestion concertée des ressources renouvelables. Mise à l'épreuve d'une posture d'accompagnement critique dans deux systèmes agraires des hautes terres du Nord de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nanterre - Paris X, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00373633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of commons: a serious-game to study the emergence of common-good perceptions and collective action to share floral resources among bees and beekeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Ecologie du Paysage 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Strasbourg, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the diverse facets of power within stakeholder engagement to achieve effective biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology (ECCB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCB, Jun 2024, Bologne, Italy. pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples vies du jeu de rôle WaDiGa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panomsak Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing participation practitioners' awareness: A reflective matrix for navigating power dynamics within participatory process for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Pettit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology (ECCB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCB, Jun 2024, Bologne, Italy. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contre-courant : Motivations des agriculteurs à réintégrer l’élevage dans les fermes et territoires de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources florales, un bien commun ? Etude de l'émergence d'un bien commun à partir du jeu sérieux AGORAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.124-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary findings from a systematic mapping of the various dimensions of power in participatory processes for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette C. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Conservation Biology (ECCB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCB, Jun 2024, Bologne, Italy. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition for floral resources between honey bees and wild bees: a social-ecological approach based on commons theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Competition between domesticated bees and wild pollinators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Silkeborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeep calm and think in common: a game for the governance of floral resources use among beekeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congress. Making the Future, Learning from the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Varsovie, Poland. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu sérieux AGORA: Accompagner la Gestion et l'Organisation du partage des Ressources Apicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche PollinEco « Pollinisation, réseaux d'interactions et fonctionnalité des écosystèmes », 4ème rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between beekeeping and livestock farming systems in agropastoral landscapes : a floral resources centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Évora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux paysages, des fleurs aux usages apicoles : les ressources florales dans les systèmes de production agropastoraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche PollinEco « Pollinisation, réseaux d'interactions et fonctionnalité des écosystèmes », 4ème rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeep calm and think common. A game for the governance of floral resources use among beekeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Geography and Spatial Organization, Polish Academy of Sciences (IGiPZ PAN); Faculty of Geography and Regional Studies, University of Warsaw (WGiSR UW), Jul 2022, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitions inter-spécifiques et intra-spécifiques : l’apport des travaux sur les biens communs. Enquêtes sur le territoire du parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pollineco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boisement spontané en montagne est-il bon pour la biodiversité ? Les dimensions sociales d’une controverse écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement des controverses : théories et pratiques. Séminaire de l'académie des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent discourses on forest regeneration across European uplands: exploring the social dimensions of an apparently ecological debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Blackstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third biennial conference of the Political Ecology Network (POLLEN). Contested Natures: Power, Possibility, Prefiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pourrepenser les interactions nature sociétés et la trajectoire des socio-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques agricoles et gouvernance concertée du territoire pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services related to small forests in temperate rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 10. World conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanovre, Germany. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services, social interdependencies and collective action : moving from a conceptual to an actionable framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Biennial IASC Conference : In Defense of the Commons: Challenges, Innovation, and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice in the Commons: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Biennial IASC Conference ‘In Defense of the Commons: Challenges, Innovation, and Action’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des paysages vivants et évolutifs inscrits au patrimoine mondial de l’UNESCO. L’exemple du Mont Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme dans les paysages protégés, Université de Lausanne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bour-en-Lavaux, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en débat l’état de référence. Analyse des représentations des dynamiques paysagères au prisme des services écosystémiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude « La notion d’état de référence est-elle vraiment utile à la gestion des milieux naturels ? », Université de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECOLOZ, un jeu de rôles pour débattre des interactions entre services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres « Jeux et Enjeux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marseile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la fermeture du paysage : le paysage au prisme des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres « Doctorales en paysage » Ecole Du Paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SECOCO (2015-2018) Services ECosystémiques et action COllective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan et perspectives du Métaprogramme Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité dans les territoires : une affaire de choix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Aulon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques, interdépendances sociales et action collective : Un cadre d’analyse appliqué au cas de l’élevage pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Elevage et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the concept of ecosystem services to foster social learning for concerted management of social ecological system: preliminary results from a case study in Mont Lozère, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking equity, power and stakeholders' roles in relation to ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP Europe 2018 Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential of the ecosystem service framework to support agroecological transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECS 2017 : PLACE-BASED TRANSDISCIPLINARY RESEARCH FOR GLOBAL SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et participation : des relations complexes et ambiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GeoSad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ecosystem services for biosphere reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMAB 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sarlat, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing on ecosystem services thinking to highlight social interdependencies and foster collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l’élevage de montagne : un construit social, une diversité de regards, des négociations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX ITEM, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration participative du role du paysage riche en elements semi-naturels pour la gestion des ravageurs de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at birds to make sense of climate change and of other changes too...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77. Annual SFAA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Santa Fé, Mexico. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes et controverses associées à la notion de service écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 4 : Séminaire Pont-A-Mousson du département EFPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pont-A-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services to highlight social interdependencies and foster collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes et controverses associées à la notion de service écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiffrer la nature : l’incertitude face la cartographie des services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Pessac, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secoco project: ecosystem services and collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Ecoserv: «Enhancing ecosystem services in agroecosystems: the role of socio-ecological approaches»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aoudou Doua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sangliers indicateurs de paysage fermé ou de paysage ouvert ? Conséquences de la déprise agricole sur deux régions du Sud-ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex Dynamite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-innovating in agroecology: integrating stakeholders' perceptions of using natural enemies and landscape complexity for biological control into the research and innovation process,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European International Farming System Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Harper Adams University,, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers interested in involving landscape complexity in their pest regulation strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the social complexity of environmental conservation : Challenges of interdisciplinary and stakeholder‐involving research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Earth Days 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Used to highlight social interdependencies among people, could the ES concept foster concerted management of natural resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle biologique des ravageurs via la gestion concertée du paysage : les « enjeux » d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local to global: mental models of local people about livestock sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tourrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ickowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité et services écosystémiques : diversité des représentations locales, distance aux concepts scientifiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géode: Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European IFSA Symposium in 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties and controversies around ecosystem services : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Geographical Congress (IGC) : Down to Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to ecosystem services : Acknowledging the uncertainties of a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEB Conference 2012 : Mainstreaming the Economics of Nature : Challenges for Science and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes d’apprentissages individuels et collectifs dans les processus de modélisation participative. Le cas d’une expérience sur la gestion de l’eau dans le Nord de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles et apprentissages en Sciences Humaines et Sociales (MASHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING SYNERGIES BETWEEN FARMERS' LIVELIHOODS, FOREST CONSERVATION AND SOCIAL EQUITY. PARTICIPATORY SIMULATIONS FOR CREATIVE NEGOTIATION IN THAILAND HIGHLANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongchai Dumrongrojwatthana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00509847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modeling to facilitate resilient water management in Southeast and South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Hoanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Forum for Water and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Addis Abeba, Ethiopia. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre agriculture, biodiversité et société : constructions sociales et négociations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National Polytechnique de Toulouse, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04102177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 242 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique projet &amp;quot;Concertation à l'échelle du Territoire pour l'agroécologie&amp;quot; (COTERRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Dynafor. 2020, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431482v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Renault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Claire Young" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02313-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Turkelboom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Nishi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vercruysse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-17029-310129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldan Muradian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2024.101662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R A Butler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10672" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00985-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101538" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Longueville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomsak Promburom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tld875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Fischer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Staddon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Blackstock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.02.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia d'Armengol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ruiz-Mall&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12177-260125" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cockburn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Cundill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Robinson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Aburto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11527-250307" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10904-240214" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100913" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11041158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11020310" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14341" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0553-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Sirami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09848-230115" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Konig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09843-230112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607160v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Galafassi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Daw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiah Munyi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Brown" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08920-220102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09249-220216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606889v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138446v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2014.07.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongchai Dumrongrojwatthana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.11.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013062" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Paassen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05459-180221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Artaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.07.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RJQBM2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10905" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Promburom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13892240903533152" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657370v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipada Ruankaew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongchai Dumrongrojwattana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantana Gajaseni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504500903481474" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bousquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.10.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910440v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Castella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boissau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suan Pheng Kam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878107300670" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufumier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongluck Suphanchaimart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek T. Robinson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. Brown" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C. Parker" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Schreinemachers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Janssen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17474230701201349" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000007780223650" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara J Boeke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Ja van Loon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dansou K Kossou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van Huis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670870410001702206" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-leclerc.com/espace+culturel/produit/agriculture-paysanne-du-nord-est-tha%C3%AFlandais-histoire-et-devenir-du-village-de-ban-hin-lad-un-village-issane,564306/#onglet_fiche_detaille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983090v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/conservation-de-la-biodiversite-et-etat-de-reference/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Clochey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030373115" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vnz3-3e61" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794820v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Plant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4821-valeurs-de-la-biodiversite-et-services-ecosystemiques.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315087v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48179" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801496v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Theil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47773" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie van Paassen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796633v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-8557-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795115v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-8557-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801718v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daquino" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198096v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00844600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00844816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822779v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819569v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00373633v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Pettit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352626v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352628v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182726v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C. Young" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594086v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179362v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;oni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166148v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807846v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593813v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634414v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284337v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738360v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688150v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688144v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788951v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908290v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688153v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908281v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738442v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908293v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908312v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738146v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603090v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605664v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443460v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605509v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908334v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603674v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917624v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688157v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606388v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603675v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741020v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799074v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595374v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807783v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802566v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806546v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803889v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00509847v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Hoanh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04102177v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811143v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04808588v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811168v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811130v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365750v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546717v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Turkelboom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Nishi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vercruysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-17029-310129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Claire Young" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02313-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldan Muradian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2024.101662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R A Butler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10672" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00985-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101538" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Longueville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomsak Promburom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tld875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia d'Armengol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ruiz-Mall&#233;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12177-260125" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Staddon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Blackstock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cockburn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Cundill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Robinson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Aburto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11527-250307" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10904-240214" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11020310" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11041158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100913" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14341" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0553-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Sirami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09848-230115" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Konig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09843-230112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607160v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Galafassi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Daw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiah Munyi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Brown" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08920-220102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09249-220216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606889v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138446v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2014.07.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013062" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongchai Dumrongrojwatthana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.11.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Paassen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05459-180221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Artaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.07.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RJQBM2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10905" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Promburom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13892240903533152" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657370v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipada Ruankaew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongchai Dumrongrojwattana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantana Gajaseni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504500903481474" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bousquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.10.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878107300670" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875642v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Castella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boissau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suan Pheng Kam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657957v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek T. Robinson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. Brown" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C. Parker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Schreinemachers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Janssen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17474230701201349" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufumier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongluck Suphanchaimart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000007780223650" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara J Boeke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Ja van Loon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dansou K Kossou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van Huis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670870410001702206" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-leclerc.com/espace+culturel/produit/agriculture-paysanne-du-nord-est-tha%C3%AFlandais-histoire-et-devenir-du-village-de-ban-hin-lad-un-village-issane,564306/#onglet_fiche_detaille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983090v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/conservation-de-la-biodiversite-et-etat-de-reference/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Clochey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030373115" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vnz3-3e61" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794820v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Plant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4821-valeurs-de-la-biodiversite-et-services-ecosystemiques.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315087v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48179" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801496v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Theil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47773" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie van Paassen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796633v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-8557-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795115v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-8557-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801718v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daquino" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8557-0_6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00844600v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00844816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822779v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819569v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00373633v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352626v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182727v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Pettit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182726v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C. Young" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594086v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179362v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;oni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807846v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166148v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593813v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634414v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284337v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738360v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908290v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788951v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688144v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688150v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688153v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908281v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908293v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738442v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908312v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603090v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443460v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605509v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908334v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603674v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603671v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917624v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688157v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606388v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603675v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741020v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799074v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595374v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807783v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802566v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806546v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803889v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00509847v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Hoanh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04102177v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04808588v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811143v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811168v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811130v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365750v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>