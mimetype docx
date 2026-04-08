--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2570,51 +2570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F180891A"/>
+    <w:nsid w:val="D3046B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>