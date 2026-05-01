--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -312,295 +312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t>
+                <w:t xml:space="preserve">Genomic and phenomic predictions help capture low-effect alleles promoting seed germination in oilseed rape in addition to QTL analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Marianne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+                <w:t xml:space="preserve">Julie Legrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anael Brunet</w:t>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (7), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04659-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682098v1</w:t>
+                <w:t xml:space="preserve">hal-04609814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and phenomic predictions help capture low-effect alleles promoting seed germination in oilseed rape in addition to QTL analyses</w:t>
+                <w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Laurençon</w:t>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Legrix</w:t>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Demilly</w:t>
+                <w:t xml:space="preserve">Anael Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (7), pp.156. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04659-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609814v1</w:t>
+                <w:t xml:space="preserve">hal-04682098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
               </w:r>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -733,51 +733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -897,51 +897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1545,51 +1545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica orthologs from BANYULS belong to a small multigene family, which is involved in procyanidin accumulation in the seed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Archipiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 41 (1), pp.197-205</w:t>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rapeseed Congres IRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3046B21"/>
+    <w:nsid w:val="8AD67B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2801,51 +2801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-baron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3713-370X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-baron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3713-370X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>