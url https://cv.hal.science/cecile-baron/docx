--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -312,295 +312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and phenomic predictions help capture low-effect alleles promoting seed germination in oilseed rape in addition to QTL analyses</w:t>
+                <w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Laurençon</w:t>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Legrix</w:t>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Demilly</w:t>
+                <w:t xml:space="preserve">Anael Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (7), pp.156. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04659-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609814v1</w:t>
+                <w:t xml:space="preserve">hal-04682098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t>
+                <w:t xml:space="preserve">Genomic and phenomic predictions help capture low-effect alleles promoting seed germination in oilseed rape in addition to QTL analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Marianne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+                <w:t xml:space="preserve">Julie Legrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anael Brunet</w:t>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (7), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04659-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682098v1</w:t>
+                <w:t xml:space="preserve">hal-04609814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
               </w:r>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -733,51 +733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -897,51 +897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1545,51 +1545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica orthologs from BANYULS belong to a small multigene family, which is involved in procyanidin accumulation in the seed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Archipiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 41 (1), pp.197-205</w:t>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rapeseed Congres IRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AD67B3C"/>
+    <w:nsid w:val="FCA5E863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2801,51 +2801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-baron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3713-370X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-baron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3713-370X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>