--- v0 (2026-04-02)
+++ v1 (2026-04-29)
@@ -66,17041 +66,17041 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact factors for the grindability of fermented Switchgrass: from lab scale to pilot scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Center for Bioenergy Innovation annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Asheville, United States. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure de pâtes sans gluten optimisées nutritionnellement : distribution spatiale des constituants majeurs à l'échelle microscopique UMR IATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Versailles (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leveraging autofluorescence-based multispectral imaging to trace tissue origin in ground forage maize particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Main</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bologna (ITALY), Italy. 12, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure de pâtes sans gluten optimisées nutritionnellement : distribution spatiale des constituants majeurs à l'échelle microscopique Nutritionaly optimized gluten free pasta: spatial distribution of key constituents at microscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75èmes Journées Techniques des Industries Céréalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Auxerre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro protein digestibility of rubisco-enriched wheat doughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Nawrocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. NIZO Plant Protein Functionality Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Apeldoorn, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UV excitation multispectral imaging to explore Poaceae plant cell walls diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. 12, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of grinding media size distributions on the grinding oflignocellulosic biomasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Center for bioenergy innovation annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Asheville, United States. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of genetic and agronomic variability on friability and processability of maize stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Symposiuem Tersys Implanteus Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomicals traits at stem level of sorghum could you help optimize the selection of performing genotypes targeted to biomass applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of multispectral autofluorescence imaging to histochemistry in understanding sorghum internode hydrolysis pattern ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of multispectral autofluorescence imaging to histochemistry in understanding sorghum internode hydrolysis pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of grinders loading modes and settings on hydration and rheological properties of wheat bran powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Anouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I0P Food Physics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie multispectrale : de la caractérisation du grain de blé à l’évaluation de la qualité des fractions de mouture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Multispectral Autofluorescence Imaging to Histochemistry in Understanding Sorghum Internode Hydrolysis Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Plant Spectroscopy Conference IPSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical properties of miscanthus rind : relation to tissue structure and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Lopez-Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper van der Cruijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multispectral imaging to evaluate wheat grain tissue dissociation in processed-bran fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar de Jesus Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Chrischurch, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie multispectrale : de la caractérisation du grain de blé à l’évaluation de la qualité des fractions de mouture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar de Jesus Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Plant Cell Wall Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debranning kinetics of precooked durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Sfayhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. ICC conference ICC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la morphologie de particules par imagerie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutral ose composition of wheat grain tissues and its use to assess tissue composition in mill streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. ICC conference ICC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie multispectrale en autofluorescence de tissus végétaux : influence des modes de préparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution du cadmium et du deoxynivalenol dans le grain de blé dur et ses produits de mouture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Techniques des Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale and Multimodal Spectral Imaging for Mapping Cell Wall Polymers in Plant Organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the cadmium distribution into durum wheat grain tissues and processing fractions: comparison with deoxynivalenol as a mycotoxin contaminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saaskatoon, Canada. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multispectral image analysis of series of large images of plant sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multispectral autofluorescence analysis, a promising approach to track tissue origins of particles in ground grass lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autofluorescence multispectral image analysis at the macroscopic scale for tracking wheat grain tissues: a novel approach for a more specific identification of wheat grain dietary fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Dietary Fibre Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rotterdam, Netherlands. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corn pith as insulating biomaterial: from biomass fractionation to composite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of tissular origin of particles based on autofluorescence multispectral image analysis at the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPJ Web of Conferences, 140, 2017, EPJ Web of Conferences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714005012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autofluorescence variability in maize stems by multispectral image analysis of series of large images at the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Umea, Sweden. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imagerie multispectrale en macrofluorescence, une approche prometteuse pour identifier l’origine tissulaire de particules dans des broyats provenant de tiges de graminées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and culinary, sensory and nutritional properties of protein enriched pasta made from legume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. international conference on food digestion (INFOGEST 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep eutectic solvents as extraction media for polar bioactives from wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Campinas, Brazil. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailormade dry fractionation of vine shoot to produce fillers for biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale k-means clustering of multispectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgium. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie multispectrale en autofluorescence à l’échelle macroscopique pour pister les tissus végétaux des organes aux particules : application au grain de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67. Journées Techniques des Industries Céréalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale k-means clustering of multispectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International Conference in Spectral Imaging (IASIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Chamonix, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autofluorescence multispectral image analysis at the macroscopic scale for tracking tissues from plant sections to particles. Wheat grain as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International Cereal and Bread Congress (ICBC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. 353 p., 2016, Book of abstracts 15th International Cereal and Bread Congress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruction mécanique d’écorces de pin Douglas pour l’isolation des polyphénols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Faria Trivelato Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romerales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GDR Symbiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Autrans, France. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histolocalization and assays of condensed tannins in Douglas fir bark (Pseudotsuga menziesii (Mirb.) Franco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romerales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités culinaires, sensorielles et nutritionnelles des pâtes alimentaires sans gluten à base de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of tissular origin of maize straw by multispectral image analysis in fluorescence to understand the bioconversion of the tissues at macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of macrofluorescence variability of maize stems tissues by multispectral image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Geneve, Switzerland. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabinoxylan content and grain tissue distribution in wheat products are good predictors for the amount and quality of dietary fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bar-L'Helgouac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International Dietary Fibre Conference 2015 (DF15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To preserve cork properties, better keep bubbles in the cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Balbusquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical treatment for the degradation of the mechanical properties of miscanthus stems to facilitate fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of wheat fractions differing by their dietary fibre content and incorporated in several cereal foods on their glycaemic and insulinaemic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International Dietary Fibre Conference (DF15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein enriched pasta : impact of protein network structure on the in-vitro protein digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Congress on Food Structure Design, Innovation in food structure relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Porto, Portugal. Universidade do Minho, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of different source of enriched wheat fibre fractions using dry fractionation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Bioactive Compounds in Cereals and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation de l'amidon gélatinisé au sein d'un agglomérat de couscous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64. Journées Techniques des Industries Céréalières JTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Reims, France. Industries des Céréales, 186, 2013, Industries des Céréales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of plant cell walls by coupling hyperspectral infrared and Raman images having different spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Nordic Conference on Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Uppsala, Sweden. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuring pasta with legumes to improve nutritional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of Food Science and Human Wellness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Guangzhou, China. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractionnement par voie sèche des sons de blé pour la production d’ingrédients alimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demarelatrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres Qualiméditerranée, Innovation et performances agroalimentaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Montpellier, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in pasta protein networks induced by drying and their relationship to protein digestibility and allergenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Legoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Symposium on Molecular Allergology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Munich, Germany. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et optimisation de l’énergie de fractionnement par voie sèche des grains de céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demarelatrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60. Journées Techniques des Industries Céréalières JTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Reims, France. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractionnement par voie sèche du son de blé pour la production d’ingrédients alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demarelatrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60èmes Journées Techniques des Industries Céréalières JTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Reims, France. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">In vitro protein digestibility of gluten-free climate-smart cowpea-based pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.116100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071357v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro protein digestibility of gluten-free climate-smart cowpea-based pasta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Barron</w:t>
+                <w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116100⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238643v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do mechanical stresses and stress intensity govern the morphology of milled miscanthus particles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Chilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 458, pp.120987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro protein digestibility of RuBisCO-enriched wheat dough: a comparative study with pea and gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Nawrocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (9), pp.5132-5146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3fo05652j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culinary properties, nutritional quality, and in vitro starch digestibility of innovative gluten-free and climate smart cowpea-based pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 211, pp.116917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Science of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydration water properties of common and durum wheat brans upon grinding with different loading modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.103786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2023.103786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize Internode Autofluorescence at the Macroscopic Scale: Image Representation and Principal Component Analysis of a Series of Large Multispectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom13071104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friability of Maize Shoot (Zea mays L.) in Relation to Cell Wall Composition and Physical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agriculture12070951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcrystallinity in maize tissues/polypropylene composites: First focus of the heterogeneous nucleation and growth stages versus tissue type</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Navard</w:t>
+                <w:t xml:space="preserve">Preserving the Cellular Tissue Structure of Maize Pith Though Dry Fractionation Processes: A Key Point to Use as Insulating Agro-Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10155⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14185350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967942v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the Cellular Tissue Structure of Maize Pith Though Dry Fractionation Processes: A Key Point to Use as Insulating Agro-Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14185350⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364874v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Darkfield and Fluorescence Macrovision of a Series of Large Images to Assess Anatomical and Chemical Tissue Variability in Whole Cross-Sections of Maize Stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Foulon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondet</w:t>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.792981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212290v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darkfield and Fluorescence Macrovision of a Series of Large Images to Assess Anatomical and Chemical Tissue Variability in Whole Cross-Sections of Maize Stems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delord</w:t>
+                <w:t xml:space="preserve">Transcrystallinity in maize tissues/polypropylene composites: First focus of the heterogeneous nucleation and growth stages versus tissue type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.792981⟩</w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.e10155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528905v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic degradation of maize shoots: monitoring of chemical and physical changes reveals different saccharification behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13068-020-01854-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution du cadmium et du déoxynivalénol dans le grain de blé dur et ses produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 215, pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabinoxylan content and grain tissue distribution are good predictors of the dietary fibre content and their nutritional properties in wheat products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bar-L'Helgouac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 328, pp.127111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateignier-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arata Yoshinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 276, pp.199-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of packing of granulated cork: Effect of particle size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99, pp.126-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of biochemical markers identified in wheat for monitoring barley grain tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Holopainen-Mantila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sahlstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Holtekjølen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74, pp.11-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités culinaires, sensorielles et nutritionnelles de pâtes alimentaires sans gluten à base de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.145-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5137762573906064E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the structure, nutritional and sensory attributes of pasta made from legume flour is affected by the proportion of legume protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79, pp.471-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2017.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compositional breakage equation for wheat milling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural, Culinary, Nutritional and Anti-Nutritional Properties of High Protein, Gluten Free, 100% Legume Pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.M. Campbell</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichan Prabhasankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837421v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Culinary, Nutritional and Anti-Nutritional Properties of High Protein, Gluten Free, 100% Legume Pasta</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A compositional breakage equation for wheat milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Galindez-Najera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choomjaihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Micard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.46-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594485v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of UV and visible autofluorescence of wheat grain tissues in macroscopic images of cross-sections and particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127, pp.281-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein enriched pasta: structure and digestibility of its protein network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), pp.1196-1207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5FO01231G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11/12, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Study of Durum Wheat Grain Tissue Distribution at Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raggiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raggiri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (3), pp.219 - 225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/CCHEM-08-15-0177-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative combined dry fractionation technologies for rice straw valorization to biofuels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Multiscale characterization of arabinoxylan and beta-glucan composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujie Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4gc01718h⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.248-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269069v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of arabinoxylan and beta-glucan composite films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sujie Ji</w:t>
+                <w:t xml:space="preserve">Innovative combined dry fractionation technologies for rice straw valorization to biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chuetor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.014⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.926 - 936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4gc01718h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269286v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and Structural Properties of Starch Isolated from Fresh and Dried Chestnuts and Chestnut Flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chenlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (1), pp.135-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic separation combined with ultra-fine grinding to produce beta-glucan enriched ingredients from oat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sibakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Poutanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.445-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et détermination des facteurs clés de la valeur semoulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raggiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raggiri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 189, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and mechanical properties of arabinoxylans and β-D-glucans films.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultra-fine grinding increases the antioxidant capacity of wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.03.090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.84-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268049v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fine grinding increases the antioxidant capacity of wheat bran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydration and mechanical properties of arabinoxylans and β-D-glucans films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (1), pp.31-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.03.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267830v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des méthodes AOAC 985.29, 2001.03 et 2009.01 pour le dosage des fibres alimentaires dans les produits céréaliers à base de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bar-L'Helgouac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 185, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 182, pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.51-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/3fmv-8440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling hyperspectral image data having different spatial resolutions using Multiple Co-inertia Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117, pp.200 - 212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of relative tissue proportions in wheat mill streams by Fourier transform mid-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (19), pp.10442-10447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf201886c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Peroxidase/H2O2 system as a free radical-generating agent for gelling maize bran arabinoxylans: rheological and structural properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of wheat grain tissue cohesion via laser induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena R. Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brygo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules16108410⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-011-9222-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218995v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of wheat grain tissue cohesion via laser induced breakdown spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Wheat grain tissue proportions in milling fractions using biochemical marker measurements: application to different wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-011-9222-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.306-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649292v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat grain tissue proportions in milling fractions using biochemical marker measurements: application to different wheat cultivars</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Peroxidase/H2O2 system as a free radical-generating agent for gelling maize bran arabinoxylans: rheological and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L. Martínez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carvajal-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Lizardi-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda L. López-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Rascón-Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.01.013⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (10), pp.8410-8418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules16108410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646389v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water mobility within arabinoxylan and β-glucan films studied by NMR and dynamic vapour sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (14), pp.2601-2605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.4498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachypodium distachyon grain: characterization of endosperm cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (3), pp.1001-1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erq332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in wall composition of transfer and aleurone cells during wheat grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 233 (2), pp.393-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-010-1306-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced breakdown spectroscopy and chemometrics: a novel potential method to analyze wheat grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena R. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brygo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (12), pp.7126-7134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf100665u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence within biological multilayered systems: development and application of peel test to analyse wheat grain peripheral layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena R. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (1), pp.83-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2010.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des procédés de fractionnement sur la composition et quelques propriétés nutritionnelles des produits céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Mateo-Anson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (5), pp.230-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of legume flour addition on pasta structure: consequences on its in vitro starch digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene M. H. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), pp.284-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-010-9170-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical markers: efficient tools for the assessment of wheat grain tissue proportions in milling fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (1), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablation par laser impulsionnel : une nouvelle approche pour révéler les propriétés des couches périphériques du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena dos Reis Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brygo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 165, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of pasta structure induced by high drying temperatures. Effects on the in vitro digestibility of protein and starch fractions and the potential allergenicity of protein hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene M. H. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 116 (2), pp.401-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser ablation: A new approach to reveal wheat outer layer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena R. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (3), pp.354-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodelling of arabinoxylan in wheat (Triticum aestivum) endosperm cell walls during grain filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Toole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.J. Colquhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 229 (3), pp.667-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-008-0865-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR and Raman signatures of wheat grain peripheral tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85 (5), pp.619-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/CCHEM-85-5-0619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical description of bread dough mixing using two-dimensional near-infrared correlation spectroscopy and moving-window two-dimensional correlation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (1), pp.10-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux procédés pour exploiter le potentiel nutritionnel des céréales. Le projet intégré HEALTHGRAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 158, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of dough mixing using near-infrared spectroscopy: Physical and chemical outcomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dry processes to develop wheat fractions and products with enhanced nutritional quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/CCHEM-84-1-0070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (3), pp.327-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01601186v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry processes to develop wheat fractions and products with enhanced nutritional quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic monitoring of dough mixing using near-infrared spectroscopy: Physical and chemical outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Aït-Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.09.008⟩</w:t>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (1), pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-84-1-0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02666981v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative amounts of tissues in mature wheat (Triticum aestivum L.) grain and their carbohydrate and phenolic acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45, pp.88-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi en ligne de l'opération de pétrissage d'une pâte céréalière par spectroscopie proche infrarouge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization using Raman microspectroscopy of arabinoxylans in the walls of different cell types during the development of wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Menut</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (14), pp.5113-5119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf060466m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607839v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization using Raman microspectroscopy of arabinoxylans in the walls of different cell types during the development of wheat endosperm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Suivi en ligne de l'opération de pétrissage d'une pâte céréalière par spectroscopie proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Aït-Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Damiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 148, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666238v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of cell wall polysaccharides in wheat endosperm during grain development : Fourier Transform-Infrared microspectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sully Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (6), pp.2303-2308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf052922x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural heterogeneity of wheat arabinoxylans revealed by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 341 (9), pp.1186-1191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2006.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FT-IR investigation of cell wall polysaccharides from cereal grains. Arabinoxylan infrared assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (18), pp.7014-7018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf051145y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR imaging of wheat endosperm cell walls in situ reveals compositional and architectural heterogeneity related to grain hardness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.N.C. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 220 (5), pp.667-677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-004-1383-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dehydrotrimer of ferulic acid from maize bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63 (8), pp.899-903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0031-9422(03)00297-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified atmosphere packaging of cultivated mushroom (Agaricus bisporus L.) with hydrophilic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (1), pp.251-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2002.tb11393.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy balance of low hydrated starches transition under shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 67 (4), p.1426-1437</w:t>
+              <w:t xml:space="preserve">, 2002, 67 (4), pp.1426-1437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536021v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy balance of low hydrated starches transition under shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 67 (4), pp.1426-1437</w:t>
+              <w:t xml:space="preserve">, 2002, 67 (4), p.1426-1437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669409v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylose determination in genetically modified starches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 44 (1), pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopical Study of the Destructuring of Waxy Maize and Smooth Pea Starches by Shear and Heat at Low Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (3), pp.289-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcrs.2000.0368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopical study of the destructing of waxy maize and smooth pea starches by shear and heat at low hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (3), pp.289-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modifications of low hydrated pea starch subjected to high thermomecahnical processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 43 (2), pp.171-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisson-extrusion : Quelques outils d'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 5, pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory parameters and sugar catabolism of mushroom (&amp;lt;em&amp;gt;Agaricus bisporus&amp;lt;/em&amp;gt; Lange)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (1), pp.51-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-5214(99)00004-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695531v1</w:t>
-              </w:r>
-[...6907 lines deleted...]
-                <w:t xml:space="preserve">hal-01601884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17118,103 +17118,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with large multispectral images comparison? PCA score distribution as a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Main</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Colloquium Mediterraneum Chemometricum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porquerolles Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17239,103 +17239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWO DECADES OF PROGRESS TO BETTER UNDERSTAND THE WHEAT FRACTIONATION BEHAVIOR AT UMR IATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17360,103 +17360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t>
@@ -17485,103 +17485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en éléments discrets d'un broyeur à billes vibrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -17610,90 +17610,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Optimization, Starch and Protein Digestibility of Pasta Made with Gluten Free African Cereal and Legume Flours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17748,90 +17748,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dureté du blé a-t-elle une influence sur la dépense énergétique à la mouture?Topo donnant suite à une question de Bernard Rolland, INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées filières céréales à paille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Changins, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17856,103 +17856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17977,103 +17977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multispectral autofluorescence imaging to histochemistry in understanding sorghum internode hydrolysis pattern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18098,77 +18098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18223,103 +18223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical grafting of fluorescein onto lignocellulosic biomasses in a ball mill to design biobased sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18344,77 +18344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does milling impact the aspect ratio of miscanthus stem particles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Chilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18439,103 +18439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grinders loading modes on the dissociation and hydration properties of wheat brans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18560,90 +18560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'imagerie multispectrale au suivi du fractionnement du grain de blé à l'échelle histologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque du Réseau Français de Biologie des Graines (RFBG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18668,103 +18668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18783,364 +18783,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aromatic profile of wheat flour and bran fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Wicochea Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agrophysics : Agriculture in changing climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5387947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151754v1</w:t>
+                <w:t xml:space="preserve">hal-04142390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic profile of wheat flour and bran fractions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Weurman Flavour Research Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Agrophysics : Agriculture in changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lublin, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5387947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142390v1</w:t>
+                <w:t xml:space="preserve">hal-04151754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation enzymatique et caractérisation métabolomique des composés phénoliques de blé et de riz obtenus par extraction classique ou solvant eutectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, arvalis, Jan 2020, Paris, France</w:t>
@@ -19169,90 +19169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du devenir des tissus du grain de blé au cours du fractionnement : des marqueurs biochimiques à l‘imagerie multispectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19277,77 +19277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrofluorescence multispectral image analysis: a promising approach to identify the tissular origin of particles from milled lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19385,90 +19385,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional evaluation of wheat-legume pasta:Impact of formulation and process conditions on in vitro protein digestibility and protein metabolism in young and old rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée alimentation-nutrition et santé IFAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
@@ -19491,601 +19491,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallization of polypropylene in the presence of plant tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Food, Energy, &amp; Water, 255th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982730v1</w:t>
+                <w:t xml:space="preserve">hal-01978084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of polypropylene in the presence of plant tissues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food, Energy, &amp; Water, 255th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Mar 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978084v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Plant Tissues in Transcrystalline Crystallization of Maize /Polypropylene Composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Crystallization of polypropylene in the presence of plant tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Loan Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Processing Society meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">255. National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978217v1</w:t>
+                <w:t xml:space="preserve">hal-02738232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of polypropylene in the presence of plant tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The role of Plant Tissues in Transcrystalline Crystallization of Maize /Polypropylene Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">255. National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Polymer Processing Society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738232v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein structure versus Nutrional and sensory properties of legume enriched pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. international conference on food digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 1 p</w:t>
@@ -20114,90 +20114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d’images multispectrales par une méthode de k-means multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folle journée de l'imagerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20222,90 +20222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Frontier in Milling Technology to Improve Health Benefits of Wheat Products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Zhengzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20330,103 +20330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cereal processing and consequences on nutritional and sensorial properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ICC Latin American Cereal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Curitiba, Brazil</w:t>
@@ -20455,103 +20455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., May 2015, La Rochelle, France</w:t>
@@ -20606,77 +20606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Plant Cell Wall Biology (PCWB2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australian Research Council (ARC). AUS., Jul 2014, Palm Cove, Australia</w:t>
@@ -20705,103 +20705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
@@ -20830,90 +20830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key factors influencing endosperm extraction in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raggiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’école doctorale Sciences des Procédés-Science des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20938,90 +20938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How wheat breaks : new insights from compositional analysis and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Galindez-Najera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 AACCI Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21046,103 +21046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
@@ -21171,103 +21171,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of arabinoxylan structure on the properties of cell walls in wheat grain endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21292,90 +21292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin structural analysis by Raman spectroscopy: from purified molecules to plant cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21400,103 +21400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel dry fractionation technologies applied to wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICC Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21521,103 +21521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ways to control wheat product composition through dry fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Savannah, United States</w:t>
@@ -21646,103 +21646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume-enriched Pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene M. H. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2010, Le Croisic, France</w:t>
@@ -21771,90 +21771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New processing ways for dry fractionation of wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21896,103 +21896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digestibilité protéique des pâtes alimentaires et leur allergénicité sont-elles influencées par le séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès francophone d'allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Allergologie (SFA). FRA., Apr 2010, Paris, France</w:t>
@@ -22021,103 +22021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
@@ -22146,103 +22146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
@@ -22271,90 +22271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22396,103 +22396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new dry fractionation processes of wheat grain to address consumers' demand for healthy foods and ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Spring Meeting organized by Cereals&amp;Europe. Consumer driven cereal innovation: where science meets industry.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France. pp.101-104, </w:t>
@@ -22530,103 +22530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising grain micronutrient recovery as food ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
@@ -22655,103 +22655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain Fractionation to Improve the Nutritional Intensity of Cereal Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of Food Science &amp; Technology: Food is Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFOST, Sep 2006, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22785,90 +22785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention of starchy molten phase under high thermomechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22893,90 +22893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch melting under shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Portoroz, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23033,90 +23033,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23187,103 +23187,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Salord</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 6p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23359,90 +23359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation : le grain, du silo à l’assiette du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blé dur - Synthèse des connaissances pour une filière durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae; Arvalis, 2021, Synthèses, 978-2-7592-3313-7</w:t>
@@ -23471,77 +23471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole grain Fractions and Their Utilization in Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whole Grains and Health, Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, 9781118939437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23607,103 +23607,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation under stress of cell wall polymers of the wheat aleurone cells : coupling mechanical test and infrared microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barron C., Sadoudi A., Mabille F., Martelli M. R., Jamme F., Lefrançois P. and Dumas P. (2016). Orientation under stress of cell wall polymers of the wheat aleurone cells : coupling mechanical test and infrared microspectroscopy. 10 years INRA SOLEIL: 44-45. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -23898,51 +23898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ducrocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nawrocka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05652j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116917" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Song" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourassier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10155" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01854-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bar-L'Helgouac'H" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Holopainen-Mantila" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahlstr&#248;m" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Holtekj&#248;len" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.01.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137762573906064E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.01.069" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Galindez-Najera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choomjaihan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Campbell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160721" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO01231G" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-15-0177-R" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chuetor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01718h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Ji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Torres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Moreira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chenlo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibakov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Poutanen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.10.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267830v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.10.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34WH67F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268293v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05F5S6HN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201886c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lizardi-Mendoza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda L. L&#243;pez-Franco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rasc&#243;n-Chu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108410" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena R. Martelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brygo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9222-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMV6KBJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646389v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.01.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7LM9ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652731v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4498" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MR5GFZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647331v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq332" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1306-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB63638D0080C7E6090594F3A8A8793100DE4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100665u" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665512v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.03.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526F2RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661349v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petitot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9170-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D28952DE3450106D198F95BB2D9725BE940313D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.07.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena dos Reis Martelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.01.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929XVGJK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409268v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viennois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rouau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.12.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7D5F4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663609v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Toole" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0865-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMZQCBFN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668924v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-85-5-0619" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t Kaddour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9RXWLG1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600979v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane A&#239;t-Kaddour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-84-1-0070" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666981v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.09.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KNXMKJS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40635XV8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Damiri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666238v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Philippe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060466m" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W76WRP34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052922x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JHBPJ1L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662466v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.03.025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B258LJ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf051145y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JHB134X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681236v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Parker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N.C. Mills" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Wilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-004-1383-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A71470CF7023A6376061B4432C1FA0336EDCAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670570v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(03)00297-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V6CXGM7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varoquaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2002.tb11393.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSC6D6P3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536021v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669409v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planchot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0368" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8PH6BDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689237v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694831v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695531v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yildiz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(99)00004-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74N33P9R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420337v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395839v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757135v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746405v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Yassine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770825v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770836v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clement" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151703v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594041v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151848v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066495v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van der Cruijsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandjean" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154560v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437638v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123209v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sfayhi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437637v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509528v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154431v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154428v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602677v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg2017.org/en/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005012" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154429v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837489v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154430v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604100v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603015v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602999v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608160v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bar-L'Helgouac'H" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601450v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742824v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601573v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602056v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meynier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauveau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601495v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601708v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608338v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607154v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601851v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818282v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240966v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auverlot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466804v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142390v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Wicochea Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5387947" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142401v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098694v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798000v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978217v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738232v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Loan Vo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582305v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605796v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603998v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594238v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608798v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837418v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605489v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745099v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837444v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837445v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745149v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818916v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815784v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657375v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-891127-61-8.50025-X" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745555v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745513v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20061365" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771060v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766031v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467048v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467034v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118939420.ch3" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799401v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ducrocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nawrocka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Yassine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van der Cruijsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sfayhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg2017.org/en/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bar-L'Helgouac'H" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meynier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608338v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petitot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116100" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05652j" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775477v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116917" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071104" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Song" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourassier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10155" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01854-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bar-L'Helgouac'H" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127111" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Holopainen-Mantila" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahlstr&#248;m" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Holtekj&#248;len" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.01.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137762573906064E12" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.01.069" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160721" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837421v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Galindez-Najera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choomjaihan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Campbell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837447v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641217v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO01231G" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-15-0177-R" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269286v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Ji" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chuetor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01718h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268738v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Torres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Moreira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chenlo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibakov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Poutanen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.10.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.10.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34WH67F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605468v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05F5S6HN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647233v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201886c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649292v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena R. Martelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brygo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9222-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMV6KBJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.01.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7LM9ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218995v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lizardi-Mendoza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda L. L&#243;pez-Franco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rasc&#243;n-Chu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108410" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4498" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MR5GFZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647331v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq332" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1306-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB63638D0080C7E6090594F3A8A8793100DE4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100665u" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665512v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.03.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526F2RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661349v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9170-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D28952DE3450106D198F95BB2D9725BE940313D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.07.006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601322v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena dos Reis Martelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664182v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.01.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929XVGJK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409268v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viennois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rouau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.12.007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7D5F4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Toole" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gall" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0865-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMZQCBFN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-85-5-0619" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662505v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t Kaddour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9RXWLG1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666981v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.09.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KNXMKJS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601186v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane A&#239;t-Kaddour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-84-1-0070" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601193v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40635XV8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666238v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Philippe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060466m" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W76WRP34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607839v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Damiri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600045v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052922x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JHBPJ1L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662466v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.03.025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B258LJ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683573v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf051145y" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JHB134X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Parker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N.C. Mills" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Wilson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-004-1383-6" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A71470CF7023A6376061B4432C1FA0336EDCAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670570v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(03)00297-8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V6CXGM7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676251v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varoquaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2002.tb11393.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSC6D6P3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669409v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536021v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677987v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843218v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planchot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0368" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8PH6BDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674811v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689237v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694831v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695531v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yildiz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(99)00004-6" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74N33P9R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240966v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auverlot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466804v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142390v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Wicochea Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5387947" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142401v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098694v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798000v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978084v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738232v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Loan Vo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978217v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582305v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605796v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603998v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594238v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608798v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837418v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605489v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745099v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837444v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837445v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745149v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818916v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815784v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657375v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-891127-61-8.50025-X" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745555v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745513v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20061365" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771060v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766031v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467048v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467034v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118939420.ch3" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799401v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>