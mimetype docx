--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -66,17041 +66,17041 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro protein digestibility of gluten-free climate-smart cowpea-based pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.116100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do mechanical stresses and stress intensity govern the morphology of milled miscanthus particles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Chilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.120987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro protein digestibility of RuBisCO-enriched wheat dough: a comparative study with pea and gluten proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Nawrocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (9), pp.5132-5146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3fo05652j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culinary properties, nutritional quality, and in vitro starch digestibility of innovative gluten-free and climate smart cowpea-based pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 211, pp.116917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joseph Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of hydration water properties of common and durum wheat brans upon grinding with different loading modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.103786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2023.103786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maize Internode Autofluorescence at the Macroscopic Scale: Image Representation and Principal Component Analysis of a Series of Large Multispectral Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13071104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friability of Maize Shoot (Zea mays L.) in Relation to Cell Wall Composition and Physical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12070951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserving the Cellular Tissue Structure of Maize Pith Though Dry Fractionation Processes: A Key Point to Use as Insulating Agro-Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14185350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darkfield and Fluorescence Macrovision of a Series of Large Images to Assess Anatomical and Chemical Tissue Variability in Whole Cross-Sections of Maize Stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.792981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrystallinity in maize tissues/polypropylene composites: First focus of the heterogeneous nucleation and growth stages versus tissue type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.e10155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzymatic degradation of maize shoots: monitoring of chemical and physical changes reveals different saccharification behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-020-01854-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution du cadmium et du déoxynivalénol dans le grain de blé dur et ses produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 215, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabinoxylan content and grain tissue distribution are good predictors of the dietary fibre content and their nutritional properties in wheat products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bar-L'Helgouac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 328, pp.127111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateignier-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arata Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 276, pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic properties of packing of granulated cork: Effect of particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.126-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of biochemical markers identified in wheat for monitoring barley grain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Holopainen-Mantila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sahlstrøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Holtekjølen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2017.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités culinaires, sensorielles et nutritionnelles de pâtes alimentaires sans gluten à base de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.145-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137762573906064E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the structure, nutritional and sensory attributes of pasta made from legume flour is affected by the proportion of legume protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.471-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2017.01.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, Culinary, Nutritional and Anti-Nutritional Properties of High Protein, Gluten Free, 100% Legume Pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichan Prabhasankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A compositional breakage equation for wheat milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Galindez-Najera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choomjaihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.46-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of UV and visible autofluorescence of wheat grain tissues in macroscopic images of cross-sections and particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.281-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2016.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein enriched pasta: structure and digestibility of its protein network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.1196-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5FO01231G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11/12, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-Depth Study of Durum Wheat Grain Tissue Distribution at Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raggiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (3), pp.219 - 225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-15-0177-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative combined dry fractionation technologies for rice straw valorization to biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chuetor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.926 - 936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4gc01718h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale characterization of arabinoxylan and beta-glucan composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujie Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.248-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicochemical and Structural Properties of Starch Isolated from Fresh and Dried Chestnuts and Chestnut Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chenlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.135-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrostatic separation combined with ultra-fine grinding to produce beta-glucan enriched ingredients from oat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sibakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Poutanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.445-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension et détermination des facteurs clés de la valeur semoulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raggiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.11-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-fine grinding increases the antioxidant capacity of wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.84-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydration and mechanical properties of arabinoxylans and β-D-glucans films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (1), pp.31-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.03.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des méthodes AOAC 985.29, 2001.03 et 2009.01 pour le dosage des fibres alimentaires dans les produits céréaliers à base de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bar-L'Helgouac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 185, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182, pp.11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3fmv-8440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling hyperspectral image data having different spatial resolutions using Multiple Co-inertia Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.200 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of relative tissue proportions in wheat mill streams by Fourier transform mid-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (19), pp.10442-10447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf201886c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of wheat grain tissue cohesion via laser induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena R. Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brygo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-011-9222-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wheat grain tissue proportions in milling fractions using biochemical marker measurements: application to different wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.306-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peroxidase/H2O2 system as a free radical-generating agent for gelling maize bran arabinoxylans: rheological and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L. Martínez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carvajal-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Lizardi-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda L. López-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Rascón-Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (10), pp.8410-8418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules16108410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water mobility within arabinoxylan and β-glucan films studied by NMR and dynamic vapour sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (14), pp.2601-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.4498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachypodium distachyon grain: characterization of endosperm cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (3), pp.1001-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change in wall composition of transfer and aleurone cells during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 233 (2), pp.393-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-010-1306-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy and chemometrics: a novel potential method to analyze wheat grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena R. Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brygo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (12), pp.7126-7134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf100665u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adherence within biological multilayered systems: development and application of peel test to analyse wheat grain peripheral layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena R. Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2010.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des procédés de fractionnement sur la composition et quelques propriétés nutritionnelles des produits céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Mateo-Anson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (5), pp.230-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of legume flour addition on pasta structure: consequences on its in vitro starch digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene M. H. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.284-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-010-9170-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablation par laser impulsionnel : une nouvelle approche pour révéler les propriétés des couches périphériques du grain de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena dos Reis Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brygo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical markers: efficient tools for the assessment of wheat grain tissue proportions in milling fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of pasta structure induced by high drying temperatures. Effects on the in vitro digestibility of protein and starch fractions and the potential allergenicity of protein hydrolysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene M. H. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (2), pp.401-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulsed laser ablation: A new approach to reveal wheat outer layer properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena R. Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (3), pp.354-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remodelling of arabinoxylan in wheat (Triticum aestivum) endosperm cell walls during grain filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Toole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Colquhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Shewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 229 (3), pp.667-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-008-0865-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FTIR and Raman signatures of wheat grain peripheral tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (5), pp.619-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-85-5-0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physico-chemical description of bread dough mixing using two-dimensional near-infrared correlation spectroscopy and moving-window two-dimensional correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aït Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (1), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouveaux procédés pour exploiter le potentiel nutritionnel des céréales. Le projet intégré HEALTHGRAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 158, pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic monitoring of dough mixing using near-infrared spectroscopy: Physical and chemical outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Aït-Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (1), pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-84-1-0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative amounts of tissues in mature wheat (Triticum aestivum L.) grain and their carbohydrate and phenolic acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.88-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dry processes to develop wheat fractions and products with enhanced nutritional quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (3), pp.327-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization using Raman microspectroscopy of arabinoxylans in the walls of different cell types during the development of wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (14), pp.5113-5119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf060466m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi en ligne de l'opération de pétrissage d'une pâte céréalière par spectroscopie proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Aït-Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Damiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 148, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deposition of cell wall polysaccharides in wheat endosperm during grain development : Fourier Transform-Infrared microspectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (6), pp.2303-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf052922x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural heterogeneity of wheat arabinoxylans revealed by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 341 (9), pp.1186-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2006.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FT-IR investigation of cell wall polysaccharides from cereal grains. Arabinoxylan infrared assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (18), pp.7014-7018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf051145y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FTIR imaging of wheat endosperm cell walls in situ reveals compositional and architectural heterogeneity related to grain hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N.C. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 220 (5), pp.667-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-004-1383-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dehydrotrimer of ferulic acid from maize bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63 (8), pp.899-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9422(03)00297-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modified atmosphere packaging of cultivated mushroom (Agaricus bisporus L.) with hydrophilic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (1), pp.251-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2002.tb11393.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy balance of low hydrated starches transition under shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (4), pp.1426-1437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy balance of low hydrated starches transition under shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (4), p.1426-1437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amylose determination in genetically modified starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44 (1), pp.19-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopical Study of the Destructuring of Waxy Maize and Smooth Pea Starches by Shear and Heat at Low Hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (3), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcrs.2000.0368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopical study of the destructing of waxy maize and smooth pea starches by shear and heat at low hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (3), pp.289-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural modifications of low hydrated pea starch subjected to high thermomecahnical processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43 (2), pp.171-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisson-extrusion : Quelques outils d'aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5, pp.51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respiratory parameters and sugar catabolism of mushroom (&amp;lt;em&amp;gt;Agaricus bisporus&amp;lt;/em&amp;gt; Lange)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16 (1), pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-5214(99)00004-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact factors for the grindability of fermented Switchgrass: from lab scale to pilot scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
+              <w:t xml:space="preserve">8. Center for Bioenergy Innovation annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Asheville, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323775v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact factors for the grindability of fermented Switchgrass: from lab scale to pilot scale approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structure de pâtes sans gluten optimisées nutritionnellement : distribution spatiale des constituants majeurs à l'échelle microscopique UMR IATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Center for Bioenergy Innovation annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Asheville, United States. 2025</w:t>
+              <w:t xml:space="preserve">14ème Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121539v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de pâtes sans gluten optimisées nutritionnellement : distribution spatiale des constituants majeurs à l'échelle microscopique UMR IATE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Versailles (FR), France</w:t>
+              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420337v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging autofluorescence-based multispectral imaging to trace tissue origin in ground forage maize particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bologna (ITALY), Italy. 12, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de pâtes sans gluten optimisées nutritionnellement : distribution spatiale des constituants majeurs à l'échelle microscopique Nutritionaly optimized gluten free pasta: spatial distribution of key constituents at microscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75èmes Journées Techniques des Industries Céréalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro protein digestibility of rubisco-enriched wheat doughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Nawrocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NIZO Plant Protein Functionality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Apeldoorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV excitation multispectral imaging to explore Poaceae plant cell walls diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Plant Spectroscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. 12, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grinding media size distributions on the grinding oflignocellulosic biomasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Center for bioenergy innovation annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Asheville, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of genetic and agronomic variability on friability and processability of maize stalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposiuem Tersys Implanteus Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomicals traits at stem level of sorghum could you help optimize the selection of performing genotypes targeted to biomass applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Contribution of multispectral autofluorescence imaging to histochemistry in understanding sorghum internode hydrolysis pattern ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770836v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of multispectral autofluorescence imaging to histochemistry in understanding sorghum internode hydrolysis pattern ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Contribution of multispectral autofluorescence imaging to histochemistry in understanding sorghum internode hydrolysis pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770825v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of multispectral autofluorescence imaging to histochemistry in understanding sorghum internode hydrolysis pattern</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Anatomicals traits at stem level of sorghum could you help optimize the selection of performing genotypes targeted to biomass applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151703v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grinders loading modes and settings on hydration and rheological properties of wheat bran powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Anouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I0P Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multispectrale : de la caractérisation du grain de blé à l’évaluation de la qualité des fractions de mouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Multispectral Autofluorescence Imaging to Histochemistry in Understanding Sorghum Internode Hydrolysis Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Plant Spectroscopy Conference IPSC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of miscanthus rind : relation to tissue structure and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Lopez-Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper van der Cruijsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral imaging to evaluate wheat grain tissue dissociation in processed-bran fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar de Jesus Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Chrischurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multispectrale : de la caractérisation du grain de blé à l’évaluation de la qualité des fractions de mouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar de Jesus Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Plant Cell Wall Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debranning kinetics of precooked durum wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse de la morphologie de particules par imagerie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. ICC conference ICC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123209v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la morphologie de particules par imagerie optique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Neutral ose composition of wheat grain tissues and its use to assess tissue composition in mill streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France. , 2019</w:t>
+              <w:t xml:space="preserve">19. ICC conference ICC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437638v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral ose composition of wheat grain tissues and its use to assess tissue composition in mill streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Imagerie multispectrale en autofluorescence de tissus végétaux : influence des modes de préparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. ICC conference ICC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154560v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multispectrale en autofluorescence de tissus végétaux : influence des modes de préparation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distribution du cadmium et du deoxynivalenol dans le grain de blé dur et ses produits de mouture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France. , 2019</w:t>
+              <w:t xml:space="preserve">Journées Techniques des Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437637v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution du cadmium et du deoxynivalenol dans le grain de blé dur et ses produits de mouture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Debranning kinetics of precooked durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Sfayhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques des Industries des Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lille, France. 2019</w:t>
+              <w:t xml:space="preserve">19. ICC conference ICC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143386v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and Multimodal Spectral Imaging for Mapping Cell Wall Polymers in Plant Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Spectroscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the cadmium distribution into durum wheat grain tissues and processing fractions: comparison with deoxynivalenol as a mycotoxin contaminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Wheat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saaskatoon, Canada. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral image analysis of series of large images of plant sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral autofluorescence analysis, a promising approach to track tissue origins of particles in ground grass lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autofluorescence multispectral image analysis at the macroscopic scale for tracking wheat grain tissues: a novel approach for a more specific identification of wheat grain dietary fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dietary Fibre Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rotterdam, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corn pith as insulating biomaterial: from biomass fractionation to composite production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of tissular origin of particles based on autofluorescence multispectral image analysis at the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPJ Web of Conferences, 140, 2017, EPJ Web of Conferences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714005012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603803v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of tissular origin of particles based on autofluorescence multispectral image analysis at the macroscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Autofluorescence variability in maize stems by multispectral image analysis of series of large images at the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Umea, Sweden. , 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602677v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autofluorescence variability in maize stems by multispectral image analysis of series of large images at the macroscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">L’imagerie multispectrale en macrofluorescence, une approche prometteuse pour identifier l’origine tissulaire de particules dans des broyats provenant de tiges de graminées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Umea, Sweden. , 2017</w:t>
+              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154430v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie multispectrale en macrofluorescence, une approche prometteuse pour identifier l’origine tissulaire de particules dans des broyats provenant de tiges de graminées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structure and culinary, sensory and nutritional properties of protein enriched pasta made from legume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 2017</w:t>
+              <w:t xml:space="preserve">5. international conference on food digestion (INFOGEST 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154429v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and culinary, sensory and nutritional properties of protein enriched pasta made from legume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deep eutectic solvents as extraction media for polar bioactives from wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. international conference on food digestion (INFOGEST 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
+              <w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Campinas, Brazil. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736835v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvents as extraction media for polar bioactives from wheat bran</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+                <w:t xml:space="preserve">Corn pith as insulating biomaterial: from biomass fractionation to composite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Campinas, Brazil. 2017</w:t>
+              <w:t xml:space="preserve">4. International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837489v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailormade dry fractionation of vine shoot to produce fillers for biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale k-means clustering of multispectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgium. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multispectrale en autofluorescence à l’échelle macroscopique pour pister les tissus végétaux des organes aux particules : application au grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Journées Techniques des Industries Céréalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale k-means clustering of multispectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference in Spectral Imaging (IASIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Chamonix, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autofluorescence multispectral image analysis at the macroscopic scale for tracking tissues from plant sections to particles. Wheat grain as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Cereal and Bread Congress (ICBC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. 353 p., 2016, Book of abstracts 15th International Cereal and Bread Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruction mécanique d’écorces de pin Douglas pour l’isolation des polyphénols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Faria Trivelato Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romerales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Symbiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Autrans, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histolocalization and assays of condensed tannins in Douglas fir bark (Pseudotsuga menziesii (Mirb.) Franco.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Qualités culinaires, sensorielles et nutritionnelles des pâtes alimentaires sans gluten à base de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605798v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités culinaires, sensorielles et nutritionnelles des pâtes alimentaires sans gluten à base de légumineuses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Histolocalization and assays of condensed tannins in Douglas fir bark (Pseudotsuga menziesii (Mirb.) Franco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romerales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dijon, France. , 2016</w:t>
+              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608160v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of tissular origin of maize straw by multispectral image analysis in fluorescence to understand the bioconversion of the tissues at macroscopic scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabinoxylan content and grain tissue distribution in wheat products are good predictors for the amount and quality of dietary fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bar-L'Helgouac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France. 2015</w:t>
+              <w:t xml:space="preserve">6. International Dietary Fibre Conference 2015 (DF15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742824v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of macrofluorescence variability of maize stems tissues by multispectral image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Geneve, Switzerland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinoxylan content and grain tissue distribution in wheat products are good predictors for the amount and quality of dietary fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">To preserve cork properties, better keep bubbles in the cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Balbusquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Dietary Fibre Conference 2015 (DF15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601474v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To preserve cork properties, better keep bubbles in the cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Identification of tissular origin of maize straw by multispectral image analysis in fluorescence to understand the bioconversion of the tissues at macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185307v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical treatment for the degradation of the mechanical properties of miscanthus stems to facilitate fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of wheat fractions differing by their dietary fibre content and incorporated in several cereal foods on their glycaemic and insulinaemic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Dietary Fibre Conference (DF15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein enriched pasta : impact of protein network structure on the in-vitro protein digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress on Food Structure Design, Innovation in food structure relationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Porto, Portugal. Universidade do Minho, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of different source of enriched wheat fibre fractions using dry fractionation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bioactive Compounds in Cereals and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de l'amidon gélatinisé au sein d'un agglomérat de couscous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Journées Techniques des Industries Céréalières JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Reims, France. Industries des Céréales, 186, 2013, Industries des Céréales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of plant cell walls by coupling hyperspectral infrared and Raman images having different spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Nordic Conference on Vibrational Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Uppsala, Sweden. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring pasta with legumes to improve nutritional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Food Science and Human Wellness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Guangzhou, China. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement par voie sèche des sons de blé pour la production d’ingrédients alimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres Qualiméditerranée, Innovation et performances agroalimentaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montpellier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in pasta protein networks induced by drying and their relationship to protein digestibility and allergenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Molecular Allergology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Munich, Germany. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et optimisation de l’énergie de fractionnement par voie sèche des grains de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Journées Techniques des Industries Céréalières JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Reims, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement par voie sèche du son de blé pour la production d’ingrédients alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60èmes Journées Techniques des Industries Céréalières JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Reims, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817992v1</w:t>
-              </w:r>
-[...10101 lines deleted...]
-                <w:t xml:space="preserve">hal-02695531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17118,103 +17118,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with large multispectral images comparison? PCA score distribution as a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Colloquium Mediterraneum Chemometricum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porquerolles Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17239,103 +17239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWO DECADES OF PROGRESS TO BETTER UNDERSTAND THE WHEAT FRACTIONATION BEHAVIOR AT UMR IATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17360,103 +17360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t>
@@ -17485,103 +17485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en éléments discrets d'un broyeur à billes vibrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -17610,90 +17610,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Optimization, Starch and Protein Digestibility of Pasta Made with Gluten Free African Cereal and Legume Flours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17748,90 +17748,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dureté du blé a-t-elle une influence sur la dépense énergétique à la mouture?Topo donnant suite à une question de Bernard Rolland, INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées filières céréales à paille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Changins, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17856,103 +17856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17977,103 +17977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multispectral autofluorescence imaging to histochemistry in understanding sorghum internode hydrolysis pattern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18098,64 +18098,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18223,103 +18223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical grafting of fluorescein onto lignocellulosic biomasses in a ball mill to design biobased sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18344,77 +18344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does milling impact the aspect ratio of miscanthus stem particles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Chilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18439,103 +18439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grinders loading modes on the dissociation and hydration properties of wheat brans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18560,90 +18560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'imagerie multispectrale au suivi du fractionnement du grain de blé à l'échelle histologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque du Réseau Français de Biologie des Graines (RFBG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18668,103 +18668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18783,364 +18783,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic profile of wheat flour and bran fractions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Weurman Flavour Research Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Agrophysics : Agriculture in changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lublin, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142390v1</w:t>
+                <w:t xml:space="preserve">hal-04151754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aromatic profile of wheat flour and bran fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Wicochea Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agrophysics : Agriculture in changing climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5387947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151754v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation enzymatique et caractérisation métabolomique des composés phénoliques de blé et de riz obtenus par extraction classique ou solvant eutectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, arvalis, Jan 2020, Paris, France</w:t>
@@ -19163,312 +19163,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du devenir des tissus du grain de blé au cours du fractionnement : des marqueurs biochimiques à l‘imagerie multispectrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Macrofluorescence multispectral image analysis: a promising approach to identify the tissular origin of particles from milled lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098694v1</w:t>
+                <w:t xml:space="preserve">hal-02737541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrofluorescence multispectral image analysis: a promising approach to identify the tissular origin of particles from milled lignocellulosic biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Suivi du devenir des tissus du grain de blé au cours du fractionnement : des marqueurs biochimiques à l‘imagerie multispectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737541v1</w:t>
+                <w:t xml:space="preserve">hal-02098694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional evaluation of wheat-legume pasta:Impact of formulation and process conditions on in vitro protein digestibility and protein metabolism in young and old rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée alimentation-nutrition et santé IFAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
@@ -19491,355 +19491,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of polypropylene in the presence of plant tissues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food, Energy, &amp; Water, 255th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Mar 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978084v1</w:t>
+                <w:t xml:space="preserve">hal-01982730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallization of polypropylene in the presence of plant tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Food, Energy, &amp; Water, 255th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982730v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of polypropylene in the presence of plant tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Loan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">255. National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, New Orleans, United States. pp.1</w:t>
@@ -19868,103 +19868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Plant Tissues in Transcrystalline Crystallization of Maize /Polypropylene Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Processing Society meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19989,103 +19989,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein structure versus Nutrional and sensory properties of legume enriched pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. international conference on food digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 1 p</w:t>
@@ -20108,325 +20108,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d’images multispectrales par une méthode de k-means multi-échelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New Frontier in Milling Technology to Improve Health Benefits of Wheat Products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folle journée de l'imagerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Zhengzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605796v1</w:t>
+                <w:t xml:space="preserve">hal-01603998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Frontier in Milling Technology to Improve Health Benefits of Wheat Products.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Segmentation d’images multispectrales par une méthode de k-means multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Zhengzhou, China</w:t>
+              <w:t xml:space="preserve">Folle journée de l'imagerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603998v1</w:t>
+                <w:t xml:space="preserve">hal-01605796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cereal processing and consequences on nutritional and sensorial properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ICC Latin American Cereal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Curitiba, Brazil</w:t>
@@ -20455,103 +20455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., May 2015, La Rochelle, France</w:t>
@@ -20574,346 +20574,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell walls of maternal tissues in the developing wheat grain.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Plant Cell Wall Biology (PCWB2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Research Council (ARC). AUS., Jul 2014, Palm Cove, Australia</w:t>
+              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837418v1</w:t>
+                <w:t xml:space="preserve">hal-01568887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+                <w:t xml:space="preserve">Cell walls of maternal tissues in the developing wheat grain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Plant Cell Wall Biology (PCWB2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Research Council (ARC). AUS., Jul 2014, Palm Cove, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568887v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key factors influencing endosperm extraction in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raggiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’école doctorale Sciences des Procédés-Science des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20938,90 +20938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How wheat breaks : new insights from compositional analysis and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Galindez-Najera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 AACCI Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21046,103 +21046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
@@ -21171,103 +21171,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of arabinoxylan structure on the properties of cell walls in wheat grain endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21292,90 +21292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin structural analysis by Raman spectroscopy: from purified molecules to plant cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21400,103 +21400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel dry fractionation technologies applied to wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICC Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21521,103 +21521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ways to control wheat product composition through dry fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Savannah, United States</w:t>
@@ -21646,103 +21646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume-enriched Pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene M. H. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2010, Le Croisic, France</w:t>
@@ -21771,90 +21771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New processing ways for dry fractionation of wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21896,103 +21896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digestibilité protéique des pâtes alimentaires et leur allergénicité sont-elles influencées par le séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès francophone d'allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Allergologie (SFA). FRA., Apr 2010, Paris, France</w:t>
@@ -22021,103 +22021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
@@ -22146,103 +22146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
@@ -22271,90 +22271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22396,103 +22396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new dry fractionation processes of wheat grain to address consumers' demand for healthy foods and ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Spring Meeting organized by Cereals&amp;Europe. Consumer driven cereal innovation: where science meets industry.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France. pp.101-104, </w:t>
@@ -22530,103 +22530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising grain micronutrient recovery as food ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
@@ -22655,103 +22655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain Fractionation to Improve the Nutritional Intensity of Cereal Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of Food Science &amp; Technology: Food is Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFOST, Sep 2006, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22785,90 +22785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention of starchy molten phase under high thermomechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22893,90 +22893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch melting under shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Portoroz, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23033,90 +23033,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23187,103 +23187,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 6p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23359,90 +23359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation : le grain, du silo à l’assiette du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blé dur - Synthèse des connaissances pour une filière durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae; Arvalis, 2021, Synthèses, 978-2-7592-3313-7</w:t>
@@ -23471,77 +23471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole grain Fractions and Their Utilization in Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whole Grains and Health, Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, 9781118939437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23607,103 +23607,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation under stress of cell wall polymers of the wheat aleurone cells : coupling mechanical test and infrared microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barron C., Sadoudi A., Mabille F., Martelli M. R., Jamme F., Lefrançois P. and Dumas P. (2016). Orientation under stress of cell wall polymers of the wheat aleurone cells : coupling mechanical test and infrared microspectroscopy. 10 years INRA SOLEIL: 44-45. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -23898,51 +23898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ducrocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nawrocka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Yassine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van der Cruijsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sfayhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg2017.org/en/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bar-L'Helgouac'H" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meynier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608338v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petitot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116100" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05652j" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775477v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116917" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071104" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Song" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourassier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10155" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01854-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bar-L'Helgouac'H" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127111" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Holopainen-Mantila" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahlstr&#248;m" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Holtekj&#248;len" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.01.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137762573906064E12" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.01.069" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160721" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837421v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Galindez-Najera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choomjaihan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Campbell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837447v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641217v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO01231G" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-15-0177-R" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269286v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Ji" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chuetor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01718h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268738v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Torres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Moreira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chenlo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibakov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Poutanen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.10.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.10.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34WH67F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605468v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05F5S6HN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647233v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201886c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649292v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena R. Martelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brygo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9222-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMV6KBJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.01.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7LM9ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218995v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lizardi-Mendoza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda L. L&#243;pez-Franco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rasc&#243;n-Chu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108410" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4498" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MR5GFZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647331v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq332" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1306-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB63638D0080C7E6090594F3A8A8793100DE4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100665u" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665512v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.03.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526F2RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661349v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9170-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D28952DE3450106D198F95BB2D9725BE940313D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.07.006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601322v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena dos Reis Martelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664182v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.01.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929XVGJK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409268v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viennois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rouau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.12.007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7D5F4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Toole" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gall" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0865-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMZQCBFN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-85-5-0619" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662505v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t Kaddour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9RXWLG1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666981v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.09.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KNXMKJS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601186v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane A&#239;t-Kaddour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-84-1-0070" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601193v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40635XV8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666238v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Philippe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060466m" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W76WRP34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607839v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Damiri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600045v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052922x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JHBPJ1L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662466v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.03.025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B258LJ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683573v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf051145y" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JHB134X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Parker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N.C. Mills" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Wilson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-004-1383-6" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A71470CF7023A6376061B4432C1FA0336EDCAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670570v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(03)00297-8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V6CXGM7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676251v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varoquaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2002.tb11393.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSC6D6P3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669409v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536021v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677987v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843218v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planchot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0368" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8PH6BDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674811v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689237v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694831v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695531v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yildiz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(99)00004-6" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74N33P9R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240966v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auverlot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466804v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142390v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Wicochea Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5387947" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142401v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098694v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798000v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978084v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738232v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Loan Vo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978217v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582305v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605796v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603998v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594238v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608798v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837418v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605489v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745099v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837444v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837445v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745149v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818916v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815784v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657375v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-891127-61-8.50025-X" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745555v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745513v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20061365" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771060v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766031v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467048v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467034v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118939420.ch3" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799401v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ducrocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nawrocka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05652j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116917" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Song" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourassier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10155" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01854-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bar-L'Helgouac'H" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Holopainen-Mantila" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahlstr&#248;m" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Holtekj&#248;len" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.01.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137762573906064E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.01.069" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160721" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Galindez-Najera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choomjaihan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Campbell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO01231G" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-15-0177-R" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chuetor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01718h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Ji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Torres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Moreira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chenlo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibakov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Poutanen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.10.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34WH67F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268293v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05F5S6HN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201886c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649292v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena R. Martelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brygo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9222-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMV6KBJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.01.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7LM9ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lizardi-Mendoza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda L. L&#243;pez-Franco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rasc&#243;n-Chu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108410" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652731v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4498" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MR5GFZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647331v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq332" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1306-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB63638D0080C7E6090594F3A8A8793100DE4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100665u" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665512v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.03.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526F2RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661349v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petitot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9170-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D28952DE3450106D198F95BB2D9725BE940313D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena dos Reis Martelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.07.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.01.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929XVGJK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409268v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viennois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rouau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.12.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7D5F4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663609v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Toole" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Colquhoun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0865-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMZQCBFN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668924v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-85-5-0619" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t Kaddour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9RXWLG1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600979v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane A&#239;t-Kaddour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-84-1-0070" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40635XV8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.09.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KNXMKJS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666238v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Philippe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060466m" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W76WRP34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Damiri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052922x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JHBPJ1L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662466v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.03.025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B258LJ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf051145y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JHB134X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681236v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Parker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N.C. Mills" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Wilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-004-1383-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A71470CF7023A6376061B4432C1FA0336EDCAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670570v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(03)00297-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V6CXGM7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varoquaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2002.tb11393.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSC6D6P3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669409v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536021v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planchot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0368" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8PH6BDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689237v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694831v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695531v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yildiz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(99)00004-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74N33P9R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420337v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395839v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757135v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746405v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770772v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Yassine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770825v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770836v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clement" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594041v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151848v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066495v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van der Cruijsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandjean" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437638v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154560v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437637v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123209v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sfayhi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509528v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154431v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154428v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602677v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg2017.org/en/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005012" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154430v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154429v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736835v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837489v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604100v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602999v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603015v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608160v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bar-L'Helgouac'H" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601450v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742824v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601573v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602056v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meynier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauveau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601495v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601708v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607154v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608338v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601851v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818282v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240966v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auverlot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466804v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142390v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Wicochea Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5387947" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142401v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737541v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098694v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798000v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738232v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Loan Vo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978217v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582305v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603998v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605796v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594238v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608798v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837418v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605489v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745099v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837444v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837445v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745149v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818916v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815784v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657375v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-891127-61-8.50025-X" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745555v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745513v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20061365" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771060v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766031v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467048v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467034v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118939420.ch3" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799401v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>