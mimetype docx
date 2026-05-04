--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -100,407 +100,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology models explain rumour spreading during France’s Great Fear of 1789</w:t>
+                <w:t xml:space="preserve">Eras of Monetary and Financial Dominance: A Copernican-Type Model of Multilayered Network with Endogenous Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Zapperi</w:t>
+                <w:t xml:space="preserve">Michael D Bordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Varlet-Bertrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234052v1</w:t>
+                <w:t xml:space="preserve">hal-05234049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eras of Monetary and Financial Dominance: A Copernican-Type Model of Multilayered Network with Endogenous Regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting global financial crises with scarce data by multivariate nonlinear filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bastidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D Bordo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Economies Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.035003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-072X/ade948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234049v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting global financial crises with scarce data by multivariate nonlinear filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Epidemiology models explain rumour spreading during France’s Great Fear of 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Zapperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Varlet-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Am La Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Complexity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234050v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does increased intellectual property rights protection foster innovation in developing countries? A literature review of innovation and catch-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heman Khouilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -525,51 +525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade fragmentation and volatility-of-volatility networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj Jawadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -616,64 +616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The International Monetary System and International Financial System as an Analogy to the Copernican Heliocentric system: A simple multi-layers network model with simultaneous regime changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D Bordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NBER Working Paper Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -711,51 +711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fed tapering announcements: Impact on Middle Eastern and African financial markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giscard Assoumou-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bonijoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -793,64 +793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliometrics of world stock markets evolving networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -888,51 +888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change is Inevitable, Progress is Optional: Impact of FED Tapering Announcements on North African Equity Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giscard Assoumou-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bonijoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -979,103 +979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based era segmentation of international financial integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Parent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 539, pp.122877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1109,51 +1109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drastic Times Call for Drastic Measures: The ECB LTROs and Credit in the Eurozone before and after December 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drastic Times Call for Drastic Measures: The ECB LTROs and Credit in The Eurozone Before and After December 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stock markets fragmentation, volatility and final investors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1362,433 +1362,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to financing and dynamics of exports in the Mediterranean Middle East and North African countries, Accès au financement et dynamique des exportations des pays MENA méditerranéens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The ECB, between Conservatism and Pragmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Kocoglu</w:t>
+                <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Journal of Central Banking Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.25-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318508v1</w:t>
+                <w:t xml:space="preserve">hal-05234144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECB, between Conservatism and Pragmatism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The ECB, between conservatism and pragmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Central Banking Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 5 (1), pp.25-52</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234144v1</w:t>
+                <w:t xml:space="preserve">hal-03318509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECB, between conservatism and pragmatism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">What Form did Global Financial Integration Take from 1960 to 2015? A Topological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Huchet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Central Banking Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.2902547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318509v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Form did Global Financial Integration Take from 1960 to 2015? A Topological Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Access to financing and dynamics of exports in the Mediterranean Middle East and North African countries, Accès au financement et dynamique des exportations des pays MENA méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Parent</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Kocoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318514v1</w:t>
+                <w:t xml:space="preserve">hal-03318508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel of foreign trade, public policies and specialization of African developing countries: An empirical study, Canal du commerce extérieur, politiques publiques et spécialisation des PED africains: étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giscard Assoumou Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Development Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1813,77 +1813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional Monetary Policy in the Eurozone: A Lack of Forward Guidance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Kocoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Markets Finance and Trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1902,532 +1902,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Households Credits, Financial Intermediation and Monetary Policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">International Prices, Monetary and Income Shocks: A SVAR Model of the External Trade Channel in African Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giscard Assoumou-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Economy</w:t>
+              <w:t xml:space="preserve">Review of Economic and Business Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318512v1</w:t>
+                <w:t xml:space="preserve">hal-03318515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Prices, Monetary and Income Shocks: A SVAR Model of the External Trade Channel in African Economies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Households Credits, Financial Intermediation and Monetary Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic and Business Studies</w:t>
+              <w:t xml:space="preserve">Modern Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318515v1</w:t>
+                <w:t xml:space="preserve">hal-03318512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocs de spread, Liquidité du marché interbancaire et Politique monétaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amplification effects and unconventional monetary policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (4), pp.409-426</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266861v1</w:t>
+                <w:t xml:space="preserve">hal-03318516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification effects and unconventional monetary policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chocs de spread, liquidité du marché interbancaire et politique monétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Economics</w:t>
+              <w:t xml:space="preserve">Brussels Economic Review / Cahiers Economiques de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318516v1</w:t>
+                <w:t xml:space="preserve">hal-03318517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocs de spread, liquidité du marché interbancaire et politique monétaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chocs de spread, Liquidité du marché interbancaire et Politique monétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review / Cahiers Economiques de Bruxelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (4), pp.409-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318517v1</w:t>
+                <w:t xml:space="preserve">hal-05266861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The international lender of last resort and selective bail-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Markets Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (2), pp.144--152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2452,77 +2452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A selective bail-out international lending of last resort model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2547,77 +2547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêt International de dernier ressort et sélectivité du renflouement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. P. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (2), pp.113--129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2642,77 +2642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêt international en dernier ressort et sélectivité du renflouement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2737,51 +2737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement extérieur des pays en développement: une revue de la littérature des modèles de dette et de crises financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2806,51 +2806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement extérieur des Pays en Développement : une revue de la littérature des modèles de dette et de crises financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15, pp.147-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2875,51 +2875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêteur en dernier ressort et statut de « too big to fail » d'un emprunteur souverain : le « jeu de faux semblant » appliqué à la crise financière russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2951,191 +2951,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prêteur en dernier ressort et statut de ''too big to fail'' d'un emprunteur souverain: le ''jeu de faux semblants'' appliqué à la crise russe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prêteur en dernier ressort et statut de &amp;quot;too big to fail&amp;quot; d'un emprunteur souverain : le &amp;quot;jeu de faux semblants&amp;quot; appliqué à la crise russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée: archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, LIV (2), pp.129-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318519v1</w:t>
+                <w:t xml:space="preserve">hal-00730929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prêteur en dernier ressort et statut de &amp;quot;too big to fail&amp;quot; d'un emprunteur souverain : le &amp;quot;jeu de faux semblants&amp;quot; appliqué à la crise russe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prêteur en dernier ressort et statut de ''too big to fail'' d'un emprunteur souverain: le ''jeu de faux semblants'' appliqué à la crise russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, LIV (2), pp.129-151</w:t>
+              <w:t xml:space="preserve">Économie appliquée: archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730929v1</w:t>
+                <w:t xml:space="preserve">hal-03318519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3153,103 +3153,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning smooth graphs with sparse temporal variations to explore long-term financial trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32st European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France</w:t>
@@ -3278,103 +3278,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting global financial crises over history: A multivariate nonlinear denoising strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Economic History Conference Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
@@ -3403,103 +3403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de corrélations par débruitage pour explorer l'intégration financière internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3537,51 +3537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Fed tapering announcements on North African equity markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giscard Assoumou-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bonijoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3613,195 +3613,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation boursière, volatilité et investissements finaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Households credits and financial stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Internationales d'Economie Monétaire, Bancaire et Financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">31st SUERF Colloquium &amp; Bafﬁ Finlawmetrics Conference "Money, Regulation and Growth: Financing New Growth in Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021302v2</w:t>
+                <w:t xml:space="preserve">hal-01021280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Households credits and financial stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fragmentation boursière, volatilité et investissements finaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st SUERF Colloquium &amp; Bafﬁ Finlawmetrics Conference "Money, Regulation and Growth: Financing New Growth in Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">31èmes Journées Internationales d'Economie Monétaire, Bancaire et Financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021280v1</w:t>
+                <w:t xml:space="preserve">hal-01021302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle théorique d'intermédiation : transmission et gestion des chocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de travail "Retour à la stabilité financière", GDRE Monnaie Banque Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3820,247 +3820,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocs de spread, liquidité du marché interbancaire et politique monétaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Primes de risque interbancaires et politiques monétaires non conventionnelles dans la zone euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Kocoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61° Congrès de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">29èmes journées d'économie monétaire et bancaire GDRE Monnaie Banque Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736323v1</w:t>
+                <w:t xml:space="preserve">hal-00736319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primes de risque interbancaires et politiques monétaires non conventionnelles dans la zone euro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chocs de spread, liquidité du marché interbancaire et politique monétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yusuf Kocoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes journées d'économie monétaire et bancaire GDRE Monnaie Banque Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">61° Congrès de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736319v1</w:t>
+                <w:t xml:space="preserve">hal-00736323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot; finance globale &amp;quot; : emprise, contraintes et exclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitiques de Brest (Université de Bretagne Occidentale / ENSTA Bretagne / Ecole Navale / Telecom Bretagne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4085,51 +4085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de conditionnalité ex ante de l'intervention multilaterale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Internationales d'Economie Monétaire et Bancaire, GDR Economie Monétaire et Financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Birmingham, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4154,51 +4154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the international lender of last resort faces a &amp;quot; too big to fail &amp;quot; sovereign borrower : the &amp;quot; jeu de faux semblants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4262,246 +4262,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Méditerranée, terre de liens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eco-cultures en question : repenser le patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Bastidon, Cécile; Lévêque, Laure; Izzo, Sarah; Leopizzi, Marcella. Effigi Edizioni, 4, 2024, Humana scientia. La recherche en actes, 978-88-5524-876-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lévêque, Laure; Michel Fauré, Valérie; Bastidon, Cécile. Effigi Edizioni, 4, 2024, Humana scientia. La recherche en actes, 978-88-5524-724-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234056v1</w:t>
+                <w:t xml:space="preserve">hal-05234055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-cultures en question : repenser le patrimoine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Méditerranée, terre de liens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bastidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Izzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Michel Fauré</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Lévêque, Laure; Michel Fauré, Valérie; Bastidon, Cécile. Effigi Edizioni, 4, 2024, Humana scientia. La recherche en actes, 978-88-5524-724-5</w:t>
+                <w:t xml:space="preserve">Marcella Leopizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bastidon, Cécile; Lévêque, Laure; Izzo, Sarah; Leopizzi, Marcella. Effigi Edizioni, 4, 2024, Humana scientia. La recherche en actes, 978-88-5524-876-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234055v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone de libre-échange continentale et intégration régionale en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Ghoufrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,90 +4545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques du crédit dans l'aire méditerranénne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Kocoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,51 +4646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital humain, croissance économique et commerce international en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Ghoufrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,51 +4799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Azouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahmed Silem; Antoine Gentier. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4874,51 +4874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation, accords commerciaux régionaux et intégration de l'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochozias Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,51 +4975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce, investissement et développement durable en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochozias Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,51 +5207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce international, investissements directs étrangers et participation des pays méditerranéens aux cha\ⁱnes de valeur mondiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Ghouffrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,51 +5321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la globalisation financiere: essor, crises et perspectives des marchés financiers internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brasseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5435,208 +5435,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions, croissance et crises: une réflexion méthodologique sur l’élaboration et l’usage des indicateurs de qualité institutionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De l'instantané au temps long et au décentrage spatial : focales sur les globalisations économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Constant Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La crise dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institutions, croissance et crises: une réflexion méthodologique sur l’élaboration et l’usage des indicateurs de qualité institutionnelle (4), Effigi Edizioni, 2023, Humana scientia. La recherche en actes, 978-88-5524-600-2</w:t>
+              <w:t xml:space="preserve">Les routes de l’information de Rome à Internet. Flux, croisées, ornières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De l'instantané au temps long et au décentrage spatial : focales sur les globalisations économiques (4), Effigi Edizioni, 2023, Humana scientia. La recherche en actes, 978-88-5524-697-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234053v1</w:t>
+                <w:t xml:space="preserve">hal-05234054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'instantané au temps long et au décentrage spatial : focales sur les globalisations économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Institutions, croissance et crises: une réflexion méthodologique sur l’élaboration et l’usage des indicateurs de qualité institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Constant Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les routes de l’information de Rome à Internet. Flux, croisées, ornières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De l'instantané au temps long et au décentrage spatial : focales sur les globalisations économiques (4), Effigi Edizioni, 2023, Humana scientia. La recherche en actes, 978-88-5524-697-2</w:t>
+              <w:t xml:space="preserve">La crise dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institutions, croissance et crises: une réflexion méthodologique sur l’élaboration et l’usage des indicateurs de qualité institutionnelle (4), Effigi Edizioni, 2023, Humana scientia. La recherche en actes, 978-88-5524-600-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234054v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investissements directs et croissance en Afrique a l'heure de l'intégration commerciale intercontinentale : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoukou Constant Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5674,64 +5674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investissements directs et croissance en Afrique à l’heure de l’intégration commerciale continentale : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Constant Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Bastidon; Azzedine Ghoufrane; Ahmed Silem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zone de libre-échange continentale et intégration régionale en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2020, 978-2-343-20666-0</w:t>
@@ -5760,51 +5760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apercu des approches théoriques du rationnement du crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques du crédit dans l'aire Méditerranénne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5829,51 +5829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences macroéconomiques de la fragmentation des marchés d'actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques financiers: mesures et conséquences, 32eme Journée annuelle du GdRE Monnaie Banque Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5892,234 +5892,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché du crédit marocain : rationnement du crédit ou substitution d'actifs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mutations de l'intermédiation et développement ﬁnancier en Afrique du Nord : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yusuf Kocoglu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bonijoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce international, investissements directs étrangers et participation des pays méditerranéens aux cha\ⁱnes de valeur mondiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318532v1</w:t>
+                <w:t xml:space="preserve">hal-03318533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations de l'intermédiation et développement ﬁnancier en Afrique du Nord : une revue de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le marché du crédit marocain : rationnement du crédit ou substitution d'actifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bonijoly</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Kocoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce international, investissements directs étrangers et participation des pays méditerranéens aux cha\ⁱnes de valeur mondiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318533v1</w:t>
+                <w:t xml:space="preserve">hal-03318532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Households credits and ﬁnancial stability: a theoretical model of ﬁnancial intermediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Money, regulation and growth: financing new growth in Europe, 4-5 June 2014, SUERF and Baffi Finlawmetrics, Bocconi University, Milan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6157,51 +6157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central banking since the Eighties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European debt crisis: causes, consequences, measures, and remedies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6258,77 +6258,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Unstable Hook: The Evolution of Stock Market Integration Since 1913</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Weidenmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6391,51 +6391,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette souveraine, risque systémique et conditions d'optimalité de l'intervention du Fonds Monétaire International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bastidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de la Méditerranée - Aix-Marseille II, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6631,51 +6631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zapperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Varlet-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastidon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Am La Porta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Bordo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-072X/ade948" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heman Khouilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2023.101908" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giscard Assoumou-Ella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonijoly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2022.2052741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.122877" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2902547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giscard Assoumou Ella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01298849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021302v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Izzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leopizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel Faur&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Ghoufrane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Silem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Oulmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Azouaou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/lexique-d-economie-p.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochozias Gbaguidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedalloz.fr/9782247137121-lexique-d-economie-13e-edition-jean-marie-albertini-ahmed-silem/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Ghouffrane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jami'At Mu&#7717;ammad Al-Khamis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brasseul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Constant Ouattara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoukou Constant Ouattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02820435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318531v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bordo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weidenmier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Bordo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastidon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-072X/ade948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zapperi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Varlet-Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Am La Porta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heman Khouilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2023.101908" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giscard Assoumou-Ella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonijoly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2022.2052741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.122877" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2902547" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giscard Assoumou Ella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01298849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021302v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel Faur&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Izzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leopizzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Ghoufrane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Silem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Oulmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Azouaou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/lexique-d-economie-p.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochozias Gbaguidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedalloz.fr/9782247137121-lexique-d-economie-13e-edition-jean-marie-albertini-ahmed-silem/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Ghouffrane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jami'At Mu&#7717;ammad Al-Khamis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brasseul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Constant Ouattara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoukou Constant Ouattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02820435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318531v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bordo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weidenmier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>