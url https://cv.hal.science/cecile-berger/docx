--- v0 (2026-03-10)
+++ v1 (2026-04-03)
@@ -265,165 +265,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Italianismes et érudition : l’italianité perdue des Bravacheries de Jacques de Fonteny ? », Line@editoriale [En ligne], La scène italienne sur les planches françaises, | 2024, in Journées d’étude 20-21 juin 2024</w:t>
+                <w:t xml:space="preserve">Un bravache opportuniste au XVIIe siècle: Jacques de Fonteny traducteur des Bravure del Capitan Spavento de Francesco Andreini (1607-1608)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Line@editoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2024, p.108-130</w:t>
+              <w:t xml:space="preserve">, 2025, Line@editoriale, 2025 (17), pp.92-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996246v1</w:t>
+                <w:t xml:space="preserve">hal-05043726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bravache opportuniste au XVIIe siècle: Jacques de Fonteny traducteur des Bravure del Capitan Spavento de Francesco Andreini (1607-1608)</w:t>
+                <w:t xml:space="preserve">« Italianismes et érudition : l’italianité perdue des Bravacheries de Jacques de Fonteny ? », Line@editoriale [En ligne], La scène italienne sur les planches françaises, | 2024, in Journées d’étude 20-21 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Line@editoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Line@editoriale, 2025 (17), pp.92-123</w:t>
+              <w:t xml:space="preserve">, 2025, 2024, p.108-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043726v1</w:t>
+                <w:t xml:space="preserve">hal-04996246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incivilités dans le théâtre vénitien du XVIIIe siècle : dramaturges, spectateurs et comédiens, tous incivils ?</w:t>
               </w:r>
@@ -3092,151 +3092,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Belando, Gli amorosi inganni, Préface, Paris, David Gillio, 1609, édition Silvia Spanu Fremder, traduction Cécile Berger, Genève, Droz, 2019, p. 248-251.</w:t>
+                <w:t xml:space="preserve">L’Arioste, I Suppositi, Prologue, Venise, Gabriel Giolito de Ferrari e fratelli, 1551, édition Sandra Clerc, traduction Cécile Berger, Genève, Droz, 2020, p. 92-94.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895612v1</w:t>
+                <w:t xml:space="preserve">hal-04895615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Arioste, I Suppositi, Prologue, Venise, Gabriel Giolito de Ferrari e fratelli, 1551, édition Sandra Clerc, traduction Cécile Berger, Genève, Droz, 2020, p. 92-94.</w:t>
+                <w:t xml:space="preserve">Vincenzo Belando, Gli amorosi inganni, Préface, Paris, David Gillio, 1609, édition Silvia Spanu Fremder, traduction Cécile Berger, Genève, Droz, 2019, p. 248-251.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895615v1</w:t>
+                <w:t xml:space="preserve">hal-04895612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovan Battista Andreini, L’Adamo, Préface, Milan, Gironimo Bordino, 1613, édition Marie Saint-Martin et Cécile Berger, traduction Cécile Berger, p. 259-264.</w:t>
               </w:r>
@@ -3719,51 +3719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BBD90B0"/>
+    <w:nsid w:val="03D74092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3950,51 +3950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6880-9402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050504800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05043726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15enh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.6729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.15924" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/incontri.10264" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05043668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Plebani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/agenda-des-activites/archives/figures-du-feminin-en-rupture-a-venise-xvi-xviii-siecles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nimis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/fr/ut-pictura-poesis/110-110.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyronie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04884385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mortier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaragoza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a282752/Daniel-Mortier-Le-triomphe-du-valet-de-comedie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k1003449q" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Heuillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04887170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6880-9402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050504800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05043726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15enh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.6729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.15924" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/incontri.10264" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05043668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Plebani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/agenda-des-activites/archives/figures-du-feminin-en-rupture-a-venise-xvi-xviii-siecles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nimis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/fr/ut-pictura-poesis/110-110.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyronie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04884385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mortier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaragoza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a282752/Daniel-Mortier-Le-triomphe-du-valet-de-comedie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k1003449q" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Heuillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04887170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>