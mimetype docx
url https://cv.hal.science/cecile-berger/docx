--- v1 (2026-04-03)
+++ v2 (2026-05-16)
@@ -265,165 +265,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bravache opportuniste au XVIIe siècle: Jacques de Fonteny traducteur des Bravure del Capitan Spavento de Francesco Andreini (1607-1608)</w:t>
+                <w:t xml:space="preserve">« Italianismes et érudition : l’italianité perdue des Bravacheries de Jacques de Fonteny ? », Line@editoriale [En ligne], La scène italienne sur les planches françaises, | 2024, in Journées d’étude 20-21 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Line@editoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Line@editoriale, 2025 (17), pp.92-123</w:t>
+              <w:t xml:space="preserve">, 2025, 2024, p.108-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043726v1</w:t>
+                <w:t xml:space="preserve">hal-04996246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Italianismes et érudition : l’italianité perdue des Bravacheries de Jacques de Fonteny ? », Line@editoriale [En ligne], La scène italienne sur les planches françaises, | 2024, in Journées d’étude 20-21 juin 2024</w:t>
+                <w:t xml:space="preserve">Un bravache opportuniste au XVIIe siècle: Jacques de Fonteny traducteur des Bravure del Capitan Spavento de Francesco Andreini (1607-1608)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Line@editoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2024, p.108-130</w:t>
+              <w:t xml:space="preserve">, 2025, Line@editoriale, 2025 (17), pp.92-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996246v1</w:t>
+                <w:t xml:space="preserve">hal-05043726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incivilités dans le théâtre vénitien du XVIIIe siècle : dramaturges, spectateurs et comédiens, tous incivils ?</w:t>
               </w:r>
@@ -1863,165 +1863,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De La locandiera à La donna vendicativa (Sant’Angelo, 1753): la biographie de Maddalena Marliani au tribunal de la scène</w:t>
+                <w:t xml:space="preserve">Les débuts de comédie chez Carlo Goldoni. L’entrée en scène stratégique de l’acteur ou actrice, un héritage de la comédie dell’arte du XVIIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabien COLETTI (ed.), Criminelles. Crimes féminins entre Histoire et littérature du Moyen-Âge à l’époque moderne (France-Italie), Collection de l’E.C.R.I.T, n°22, Toulouse, 2023, p. 115-132.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, collection de l'E.C.R.I.T (22), , 2023, E.C.R.I.T</w:t>
+              <w:t xml:space="preserve">in Patrizia DE CAPITANI, Marc DOUGUET, Marc VUILLERMOZ (eds.), Ouvertures du théâtre. Le début de pièces (France, Italie, Espagne. XVIe-XVIIe siècles), Paris, Classiques Garnier, 2023, p. 147-168.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres (576), , 2023, 978-2-406-14644-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826391v1</w:t>
+                <w:t xml:space="preserve">hal-04856149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts de comédie chez Carlo Goldoni. L’entrée en scène stratégique de l’acteur ou actrice, un héritage de la comédie dell’arte du XVIIe siècle ?</w:t>
+                <w:t xml:space="preserve">De La locandiera à La donna vendicativa (Sant’Angelo, 1753): la biographie de Maddalena Marliani au tribunal de la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Patrizia DE CAPITANI, Marc DOUGUET, Marc VUILLERMOZ (eds.), Ouvertures du théâtre. Le début de pièces (France, Italie, Espagne. XVIe-XVIIe siècles), Paris, Classiques Garnier, 2023, p. 147-168.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres (576), , 2023, 978-2-406-14644-5</w:t>
+              <w:t xml:space="preserve">Fabien COLETTI (ed.), Criminelles. Crimes féminins entre Histoire et littérature du Moyen-Âge à l’époque moderne (France-Italie), Collection de l’E.C.R.I.T, n°22, Toulouse, 2023, p. 115-132.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection de l'E.C.R.I.T (22), , 2023, E.C.R.I.T</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856149v1</w:t>
+                <w:t xml:space="preserve">hal-04826391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalités urbaines, une lézarde dans le décor en perspective? Ferrare sur la scène de La Lena de Ludovico Ariosto (1528-1532)</w:t>
               </w:r>
@@ -3092,151 +3092,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Arioste, I Suppositi, Prologue, Venise, Gabriel Giolito de Ferrari e fratelli, 1551, édition Sandra Clerc, traduction Cécile Berger, Genève, Droz, 2020, p. 92-94.</w:t>
+                <w:t xml:space="preserve">Vincenzo Belando, Gli amorosi inganni, Préface, Paris, David Gillio, 1609, édition Silvia Spanu Fremder, traduction Cécile Berger, Genève, Droz, 2019, p. 248-251.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895615v1</w:t>
+                <w:t xml:space="preserve">hal-04895612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Belando, Gli amorosi inganni, Préface, Paris, David Gillio, 1609, édition Silvia Spanu Fremder, traduction Cécile Berger, Genève, Droz, 2019, p. 248-251.</w:t>
+                <w:t xml:space="preserve">L’Arioste, I Suppositi, Prologue, Venise, Gabriel Giolito de Ferrari e fratelli, 1551, édition Sandra Clerc, traduction Cécile Berger, Genève, Droz, 2020, p. 92-94.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895612v1</w:t>
+                <w:t xml:space="preserve">hal-04895615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovan Battista Andreini, L’Adamo, Préface, Milan, Gironimo Bordino, 1613, édition Marie Saint-Martin et Cécile Berger, traduction Cécile Berger, p. 259-264.</w:t>
               </w:r>
@@ -3719,51 +3719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03D74092"/>
+    <w:nsid w:val="E7FEC13D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3950,51 +3950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6880-9402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050504800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05043726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15enh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.6729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.15924" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/incontri.10264" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05043668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Plebani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/agenda-des-activites/archives/figures-du-feminin-en-rupture-a-venise-xvi-xviii-siecles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nimis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/fr/ut-pictura-poesis/110-110.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyronie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04884385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mortier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaragoza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a282752/Daniel-Mortier-Le-triomphe-du-valet-de-comedie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k1003449q" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Heuillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04887170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6880-9402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050504800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05043726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15enh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.6729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.15924" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/incontri.10264" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05043668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Plebani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/agenda-des-activites/archives/figures-du-feminin-en-rupture-a-venise-xvi-xviii-siecles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nimis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/fr/ut-pictura-poesis/110-110.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyronie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04884385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mortier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaragoza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a282752/Daniel-Mortier-Le-triomphe-du-valet-de-comedie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k1003449q" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Jori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Heuillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04887170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>