--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -1769,372 +1769,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mort dans la Vie et l’œuvre de Jacopo Pontormo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Art et Violence. Vies d’artistes entre XVIe et XVIIIe siècles. Italie, France, Angleterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, René Démoris; Florence Ferran; Corinne Lucas Fiorato, Dec 2010, Paris, France. pp.38-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Il Bagno di Betsabea e la lettera a Uria di Franciabigio: rappresentare il bagno nella pittura fiorentina del Cinquecento »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Renaissance der Heilquellen in Italien und Europa von 1200 bis 1600. Geschichte, Kultur und Vorstellungswelt / Il Rinascimento delle fonti termali in Italia e in Europa dal 1200 fino al 1600. Storia, cultura e immaginario,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Boisseuil; Hartmut Wulfram, Apr 2011, Bielefeld, Germany. pp.307-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, René Démoris; Florence Ferran; Corinne Lucas Fiorato, Dec 2010, Paris, France. pp.38-56</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Autoportrait avec un ami de Raphaël : doubles portraits masculins et amitiés à la Renaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raphaël les dernières années, Auditorium du Louvre, Louvre, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le capriccio chez Jacopo Pontormo (1494-1557) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« 'Una grande e matta pazzia'. Déraison et marginalité dans les Vies de Giorgio Vasari », in Festival de l’Histoire de l’Art de Fontainebleau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonella Fenech Kroke, May 2011, Fontainebleau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les thèmes de la Rencontre et de l’Adoration des Mages dans un tableau de Jacopo Pontormo: du doute à la reconnaissance du fils »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les (rois) mages,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Artois, pôle d’Arras, Mar 2010, Arras, France. pp.97-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092522v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04883302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Double Portrait of Jacopo Pontormo (1494-1557): Depicting &amp;quot; True Friendship&amp;quot; in the Renaissance ».</w:t>
               </w:r>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beuzelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v46i3.42717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i3.40463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03206011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03206004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-9127-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004242241_003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03941676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beuzelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v46i3.42717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i3.40463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03206011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03206004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-9127-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004242241_003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03941676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>