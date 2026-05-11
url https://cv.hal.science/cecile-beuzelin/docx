--- v1 (2026-04-02)
+++ v2 (2026-05-11)
@@ -1700,441 +1700,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Il Bagno di Betsabea e la lettera a Uria di Franciabigio: rappresentare il bagno nella pittura fiorentina del Cinquecento »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Renaissance der Heilquellen in Italien und Europa von 1200 bis 1600. Geschichte, Kultur und Vorstellungswelt / Il Rinascimento delle fonti termali in Italia e in Europa dal 1200 fino al 1600. Storia, cultura e immaginario,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Boisseuil; Hartmut Wulfram, Apr 2011, Bielefeld, Germany. pp.307-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort dans la Vie et l’œuvre de Jacopo Pontormo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Art et Violence. Vies d’artistes entre XVIe et XVIIIe siècles. Italie, France, Angleterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, René Démoris; Florence Ferran; Corinne Lucas Fiorato, Dec 2010, Paris, France. pp.38-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Couleurs et lumières dans la Pala Capponi de Pontormo : une réflexion sur la matérialité des corps ? ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couleurs et lumières : de l’émanation du divin à la réception des lumières, C.E.S.R. de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Boudon-Machuel; Maurice Brock; Pascale Charron, Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, René Démoris; Florence Ferran; Corinne Lucas Fiorato, Dec 2010, Paris, France. pp.38-56</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les thèmes de la Rencontre et de l’Adoration des Mages dans un tableau de Jacopo Pontormo: du doute à la reconnaissance du fils »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les (rois) mages,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois, pôle d’Arras, Mar 2010, Arras, France. pp.97-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Didier Boisseuil; Hartmut Wulfram, Apr 2011, Bielefeld, Germany. pp.307-322</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le capriccio chez Jacopo Pontormo (1494-1557) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« 'Una grande e matta pazzia'. Déraison et marginalité dans les Vies de Giorgio Vasari », in Festival de l’Histoire de l’Art de Fontainebleau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonella Fenech Kroke, May 2011, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Autoportrait avec un ami de Raphaël : doubles portraits masculins et amitiés à la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raphaël les dernières années, Auditorium du Louvre, Louvre, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883302v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01092522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Double Portrait of Jacopo Pontormo (1494-1557): Depicting &amp;quot; True Friendship&amp;quot; in the Renaissance ».</w:t>
               </w:r>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beuzelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v46i3.42717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i3.40463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03206011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03206004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-9127-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004242241_003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03941676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beuzelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v46i3.42717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i3.40463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03206011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03206004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-9127-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004242241_003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03941676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>