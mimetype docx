--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -66,2942 +66,8137 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of the organoleptic properties of ‘Noir de Bigorre’ dry-cured ham according to climate conditions of the geographical area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ferrer Rouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Hamzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58èmes Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; INRAE, Feb 2026, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of protein and phosphorus restriction on carcass composition and meat quality in pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Donko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gascon pork sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ferrer Rouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delgado Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rosemary Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth performance and body composition of pigs under dietary protein, amino acid and phosphorus restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Donko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance de croissance et composition corporelle du porc suite à un apport limitant en protéines et en phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Donkó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. pp.463-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of terroirs on the sensory characteristics of &amp;quot;Noir de Bigorre&amp;quot; dry-cured ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ferrer-Rouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII Congreso Mundial del Jamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Zafra, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma metabolomics to identify biomarkers of foie gras quality in mule duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Mozduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabomeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European RFMF, Jan 2020, Toulouse, France. pp.239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternal methionine restriction affects liver metabolism and foie gras production in duck offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile M. D. Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sécula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of plasmatic biomarkers of foie gras qualities in duck by metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Mozduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of biomarkers of foie gras in duck: identification by metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Mozduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th World's poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de biomarqueurs plasmatiques et hépatiques de la qualité du foie gras de canard par métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Mozduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of plasmatic and hepatic biomarkers of foie gras quality in duck by metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mozduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Masoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANETON MULARD : ETUDE DE TRANSCRITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet du moment d'acquisition des spectres proche infrarouge sur la qualité de prédiction du taux de lipides et du taux de fonte du foie gras chez le canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Deneufbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Rencontres du Réseau INRA NIRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lusignan, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence d’une supplémentation alimentaire en choline pendant les phases de finition et de gavage sur les performances des canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets d’une supplémentation en choline sur les performances des oies pendant les phases d’élevage et de gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de l’alimentation des canetons en phase de démarrage pour une homogénéisation des lots de canards prêt-à-gaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution d'enrubannage de luzerne à des porcs en croissance pour gagner en autonomie protéique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des modes de distribution et de présentation du maïs sur l'induction d'une hyperphagie et d'une stéatose hépatique spontanée chez le canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Douzièmes Journées de la Recherche Avicole er Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. pp.985-989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engraissement spontané du foie chez les palmipèdes : Etat des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, tours, France. pp.397-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ACTIFS face à l’altérité des étudiants et des établissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dairaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julitte Huez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX. Colloque Questions de Pédagogies dans l'Enseignement Supérieur (QPES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. 942 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution du métabolisme hépatique au cours du gavage et impact sur la fonte lipidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéatose hépatique sans alimentation forcée chez les palmipèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of light programs on the spontaneous fattening of goose liver without overfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Leotoing d'Anjony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmation nutritionnelle et construction du phénotype chez le canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion du groupe palmipèdes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation du canard en gavage Objectifs : Vers une mortalité « zéro » pour une qualité améliorée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion de la Commission de Recherche et Développement du CIFOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la mise en place de la variabilité de la qualité du foie au cours du gavage : approche cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion du groupe palmipèdes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of different feeding strategies on the induction of a durable hyperphagia and spontaneous liver steatosis in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. World's poultry congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la stimulation lumineuse sur le déclenchement de la stéatose hépatique chez l'oie en absence de gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Leotoing d'Anjony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet du type de maïs en gavage et de la durée de jeûne avant abattage sur les caractéristiques biochimiques et génomiques fonctionnelles du foie gras chez le canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawane El Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Travanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet du type de maïs en gavage et de la durée de jeûne avant abattage sur les performances zootechniques chez le canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. pp.794-798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une programmation nutritionnelle chez le canard mulard impacte la production de foie gras de façon sexe-spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Departement de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche métabolomique pour la recherche de marqueurs métaboliques de la qualité technologique des foies gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses transcriptomiques de la réponse des cellules de la glande mammaire à Staphylococcus aureus dans deux lignées divergentes de brebis sélectionnées sur la numération cellulaire du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méta-analyse des transcriptomes de la réponse à Staphylococcus aureus de deux lignées divergentes de brebis sélectionnées sur la résistance aux infections mammaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptional response to Staphylococcus aureus challenge in mammary epithelial cells isolated from genetically selected ewes on milk somatic cell score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Animals Genomics Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. Abstract, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential Transcriptional Response To Staphylococcus aureus Infection In Two Divergent Lines Of Sheep Selected On Milk Somatic Cell Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrated genomics approach towards analysis of resistance to mastitis in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential transcriptional response to Staphylococcus Aureus infection in two divergent lines of sheep selected on milk somatic cell score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response to mammary infection in two divergent lines of ewes selected on milk somatic cell counts : transcriptomic analyses of milk cells upon challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene expression profiling in divergent lines of sheep for enhanced insight into genetic resistance to mastitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EADGENE days: Genomics for Aimla Health: Outlook for the Future, 12-15 October 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag geese after induction of spontaneous liver steatosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Blanchet</w:t>
+                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101689⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332558v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous steatosis stimulation in geese induces liver fattening but impacts sexual maturation and muscle growth in a sex-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (6), pp.101533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific effects of a methionine-restricted maternal diet on liver transcript levels and fatty liver production in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sécula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-D Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (6), pp.101539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+                <w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag geese after induction of spontaneous liver steatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhanie Ruer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461714v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (2), pp.7398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of feeding behavior traits in ducks bred for foie gras production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (8), pp.101234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal dietary methionine restriction alters the expression of energy metabolism genes in the duckling liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Sécula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-022-08634-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal dietary methionine restriction alters hepatic expression of one-carbon metabolism and epigenetic mechanism genes in the ducklings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Sécula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-022-09066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Plasmatic Biomarkers of Foie Gras Qualities in Duck by Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2021.628264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Metabolomics to Identify Hepatic Biomarkers of Foie Gras Qualities in Duck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2021.694809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of liver fattening and foie gras technological yield during the overfeeding period in mule duck</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bravo</w:t>
+                <w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Massimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Pioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pez359⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627243v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+                <w:t xml:space="preserve">Evolution of liver fattening and foie gras technological yield during the overfeeding period in mule duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01495⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (11), pp.5724-5733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415005v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary methionine deficiency reduces laying performances of female common ducks and impacts traits of interest of their mule ducklings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (11), pp.5590-5600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps/pez315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engraissement spontané du foie ches les palmipèdes : état des lieux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (2), pp.117-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinetic study of the natural induction of liver steatosis in Greylag Landaise geese : the role of hyperphagia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (8), pp.1288-1295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731116000161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du canard en gavage - Variabilité de la qualité du foie au cours du gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Plume de L'Oie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.11-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic study of fatty livers in ducks: Identification by 1H-NMR of metabolic markers associated with technological quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 93 (6), pp.1542-1552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps.2013-03546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonte lipidique du foie gras à la cuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (5), pp.415-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic susceptibility to &amp;lt;em&amp;gt;S. aureus&amp;lt;/em&amp;gt; mastitis in sheep: differential expression of mammary epithelial cells in response to live bacteria or supernatant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile M. D. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (7), pp.403-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00155.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Expression Profiling of Dendritic Cells Reveals Important Mechanisms Associated with Predisposition to Staphylococcus Infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic analysis of milk somatic cells in mastitis resistant and susceptible sheep upon challenge with Staphylococcus epidermidis and Staphylococcus aureus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022147⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652741v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00593968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of milk somatic cells in mastitis resistant and susceptible sheep upon challenge with Staphylococcus epidermidis and Staphylococcus aureus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Gene Expression Profiling of Dendritic Cells Reveals Important Mechanisms Associated with Predisposition to Staphylococcus Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Toufeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-208⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, online (8), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00593968v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of varying proportions of concentrates on ruminal-reducing power and bacterial community structure in dry dairy cows fed hay-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (10), pp.1641-1646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110000972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3011,2759 +8206,2759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between body composition of live pigs determined by imaging X-ray techniques and chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Donko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. Wageningen Academic Publishers, 39, pp.393, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des principaux freins et leviers à la conversion et à l'installation en agriculture biologique des élevages porcins français du point de vue des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Terzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Usai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal science proceedings, 15 (4), pp.357-358 | 304, 2024, 56èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un ABCDaire pour comprendre les spécificités du porc biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L’hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Machefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.35-36 | 671, 2023, 55èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part2 - sow endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Legoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment utiliser les comportements alimentaires du canard dans les schémas de sélection pour le foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile M D Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Bordeaux, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROGRAMMATION NUTRITIONNELLE DU METABOLISME HEPATIQUE CHEZ LE CANARD MULARD : DONNEES ZOOTECHNIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">IFR - PDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789601v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une manipulation thermique pendant l'embryogénèse sur la production de foie gras des canards mulards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Massimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFR - PDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906862v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du moment d'acquisition des spectres proche infrarouge sur la qualité de prédiction du taux de lipides et du taux de fonte des foies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des transitions alimentaires entre l'élevage et le gavage sur les performances des canards mulards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605386v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des transitions alimentaires entre l'élevage et le gavage sur les performances des canards mulards</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet du moment d'acquisition des spectres proche infrarouge sur la qualité de prédiction du taux de lipides et du taux de fonte des foies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Deneufbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607495v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une programmation nutritionnelle chez le canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme MetEpiC : Etude d'une programmation nutritionnelle chez le canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Céleste Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fasting period duration before slaughtering on the physiology of fatty liver in overfed ducks: proteomics and transcriptomics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawane El Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuPA (European Proteomics Association) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig as a model system for biomedical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Runager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Overgaard Hesselager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stine Lønnerup Bislev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Borch-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 .EuPA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. European Proteomics Association, 2013, EuPA 2013 - Scientific meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case control study on genome wide SNP-based association mapping of mammary abscesses in Lacaune sheep using the Illumina ovine SNP50 BeadChip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon S. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. n.p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude transcriptomique de la réponse aux infections mammaires dans deux lignées divergentes de brebis sélectionnées sur la numération cellulaire du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Séminaire des Thésards du Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Pornichet, France. pp.1-2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5773,5677 +10968,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag Landaise geese after induction of spontaneous liver steatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhanie Ruer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie- Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084976v3</w:t>
-              </w:r>
-[...5068 lines deleted...]
-                <w:t xml:space="preserve">hal-02814891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule duck:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sécula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours, 9 et 10 mars 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal. Science proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (5), pp. 627, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sécula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours, 9 et 10 mars 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal. Science proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (5), pp.630, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des analyses transcriptomiques de la réponse à Staphylococcus aureus de deux lignées divergentes de brebis sélectionnées sur la résistance aux infections mammaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Toufeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Edition des Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.Abstract, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11453,356 +11578,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABcdaire : dis-moi tout sur le porc bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 32 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/2j13-zg16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du canard en gavage - Diminuer l’impact des transitions alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11812,114 +11937,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses génomiques fonctionnelles de la résistance aux mammites : études de deux lignées divergentes de brebis sélectionnées sur la concentration cellulaire du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011INPT0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04241477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12066,51 +12191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Bernadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638013v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lag&#252;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08634-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09066-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.694809" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez359" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Laverze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03546" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M. D. Bonnefont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Toufeer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00155.2011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022147" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593968v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-208" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000972" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M D Bonnefont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneufbourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawane El Kouba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Runager" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Overgaard Hesselager" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine L&#248;nnerup Bislev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Borch-Jensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Teyssedre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasper" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer Rouyet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Brun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Donk&#243;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer-Rouyet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807163v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806980v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806963v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mozduri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Masoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.042" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903844v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bijja" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arroyo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Terrasson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guiraud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Leotoing d'Anjony" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741165v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807300v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190187v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158739v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Travanca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602098v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547041v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746340v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819923v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755279v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755188v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903406v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornuez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D. Bernadet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bluy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.031" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/45340.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525345v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241477v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0081" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer Rouyet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hamzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Donk&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer-Rouyet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M. D. Bonnefont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mozduri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Masoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneufbourg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bijja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arroyo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Terrasson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guiraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Laverze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Leotoing d'Anjony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawane El Kouba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Travanca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Toufeer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755279v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755188v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Bernadet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101539" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638013v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lag&#252;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101234" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08634-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09066-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285768v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.694809" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez359" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000161" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03546" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00155.2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-208" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652741v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022147" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000972" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163561v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M D Bonnefont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605386v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800751v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744111v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189875v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750404v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Runager" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Overgaard Hesselager" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine L&#248;nnerup Bislev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Borch-Jensen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810086v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Teyssedre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817047v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903406v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornuez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D. Bernadet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903404v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bluy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.031" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/45340.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241477v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0081" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>