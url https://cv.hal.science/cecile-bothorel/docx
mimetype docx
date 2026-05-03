--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -545,520 +545,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme de crowdfunding et son réseau social</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brisson</w:t>
+                <w:t xml:space="preserve">Community structure: A comparative evaluation of community detection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Billot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00402⟩</w:t>
+              <w:t xml:space="preserve">Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/nws.2019.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880083v1</w:t>
+                <w:t xml:space="preserve">hal-01976587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure: A comparative evaluation of community detection methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
+                <w:t xml:space="preserve">Une plateforme de crowdfunding et son réseau social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.1-41. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les mutations de l’accompagnement entrepreneurial, 46 (286), pp.135--151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/nws.2019.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976587v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering attributed graphs: models, measures and methods</w:t>
+                <w:t xml:space="preserve">Dossier &amp;quot;I.A. et Aide à la Décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnani Matteo</w:t>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Micenkova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Puentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257833v1</w:t>
+                <w:t xml:space="preserve">hal-03281960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier &amp;quot;I.A. et Aide à la Décision</w:t>
+                <w:t xml:space="preserve">Clustering attributed graphs: models, measures and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+                <w:t xml:space="preserve">Magnani Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbora Micenkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (03), pp.408 - 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/nws.2015.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281960v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse intégrée des réseaux sociaux pour la détection et la visualisation de communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community detection and visualization in social networks: integrating structural and semantic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,51 +1321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et visualisation des communautés dans les réseaux sociaux augmentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1824,51 +1824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Big Data and Its Applications in Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au big data et application à l'assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambres d'écho et dynamiques communautaires</w:t>
+                <w:t xml:space="preserve">Dynamiques communautaires et chambres d’écho sur Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mesangeau</w:t>
@@ -2540,114 +2540,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'Angers, Cycle de conférences "Comportements d’information et de désinformation à l’ère numérique" https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/faculte-de-droit-d-economie-et-de-gestion/actualites/actus-2022/toutes-les-actualites/cycle-de-conferences-comportements-d-information-et-de-desinformation-a-l-ere-numerique.html</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire De Facto: Sciences Po Paris, AFP, CLEMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756053v1</w:t>
+                <w:t xml:space="preserve">hal-03755985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques communautaires et chambres d’écho sur Youtube</w:t>
+                <w:t xml:space="preserve">Chambres d'écho et dynamiques communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mesangeau</w:t>
@@ -2661,114 +2661,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire De Facto: Sciences Po Paris, AFP, CLEMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Université d'Angers, Cycle de conférences "Comportements d’information et de désinformation à l’ère numérique" https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/faculte-de-droit-d-economie-et-de-gestion/actualites/actus-2022/toutes-les-actualites/cycle-de-conferences-comportements-d-information-et-de-desinformation-a-l-ere-numerique.html</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755985v1</w:t>
+                <w:t xml:space="preserve">hal-03756053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-specific Temporal Node Embedding</w:t>
+                <w:t xml:space="preserve">Temporalizing Static Graph Autoencoders to Handle Temporal Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
@@ -2786,97 +2786,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bedart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASONAM 2021: IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3487351.3488333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274101v1</w:t>
+                <w:t xml:space="preserve">hal-03464623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalizing Static Graph Autoencoders to Handle Temporal Networks</w:t>
+                <w:t xml:space="preserve">Task-specific Temporal Node Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
@@ -2894,82 +2903,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bedart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2021: IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3487351.3488333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03464623v1</w:t>
+                <w:t xml:space="preserve">hal-03274101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t>
               </w:r>
@@ -3178,168 +3178,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+                <w:t xml:space="preserve">Online platform and communities: empirical analysis of Ulule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">L’Association Francophone de Recherche en Economie Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500728v1</w:t>
+                <w:t xml:space="preserve">hal-03373716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding platform and development of online communities: empirical analysis of Ulule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3368,152 +3338,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Arts and Cultural Management AIMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online platform and communities: empirical analysis of Ulule.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brisson</w:t>
+                <w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Association Francophone de Recherche en Economie Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373716v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TemporalNode2vec: Temporal Node Embedding in Temporal Networks</w:t>
               </w:r>
@@ -3610,373 +3610,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the similarity of community detection methods based on cluster size distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
+                <w:t xml:space="preserve">Crowdfunding platform and inter-project social network: example of Ulule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 : The 7th International Conference on Complex Networks and Their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SASE 2019: Fathomless Futures: Algorithmic and Imagined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911077v1</w:t>
+                <w:t xml:space="preserve">hal-02505858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding platform and inter-project social network: example of Ulule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+                <w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Garlatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 2019: Fathomless Futures: Algorithmic and Imagined</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505858v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brisson</w:t>
+                <w:t xml:space="preserve">Estimating the similarity of community detection methods based on cluster size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 : The 7th International Conference on Complex Networks and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.183-194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317823v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding platform and development of online communities: empirical analysis of Ulule</w:t>
               </w:r>
@@ -4553,593 +4553,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning with latent factor models for attribute prediction in social-attribute networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Kinh Le Tran</w:t>
+                <w:t xml:space="preserve">Contextual Recommender System on a Location-Based Social Network for shopping places recommendation using association rules mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cheung Mon Chan</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2014 : 14èmes Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.77 - 82</w:t>
+              <w:t xml:space="preserve">ACIIDS 2014 : the 6th Asian Conference on Intelligent Information and Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bangkok, Thailand. pp.3 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978850v1</w:t>
+                <w:t xml:space="preserve">hal-00981937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Recommender System on a Location-Based Social Network for shopping places recommendation using association rules mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
+                <w:t xml:space="preserve">Incremental learning with social media data to predict near real-time events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Kinh Le Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cheung Mon Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIDS 2014 : the 6th Asian Conference on Intelligent Information and Database Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DS 2014 : 17th International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bled, Slovenia. pp.180 - 191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11812-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981937v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning with social media data to predict near real-time events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Incremental learning with latent factor models for attribute prediction in social-attribute networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Kinh Le Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cheung Mon Chan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS 2014 : 17th International Conference on Discovery Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2014 : 14èmes Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.77 - 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11812-3_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01185078v1</w:t>
+                <w:t xml:space="preserve">hal-00978850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information integration for detecting communities in attributed graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
+                <w:t xml:space="preserve">Un système de recommandation de lieux basé sur la mesure de Katz dans les réseaux sociaux géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASoN 2013 : 5th IEEE International Conference on Computational Aspects of Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Fargo, United States</w:t>
+              <w:t xml:space="preserve">MARAMI 2013 : 4ième conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857229v1</w:t>
+                <w:t xml:space="preserve">hal-00960139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de recommandation de lieux basé sur la mesure de Katz dans les réseaux sociaux géographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
+                <w:t xml:space="preserve">Layout Algorithm for Clustered Graphs to Analyze Community Interactions in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARAMI 2013 : 4ième conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">INSNA 2013 : XXXIII Sunbelt Social Networks Conference of the International Network for Social Network Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hamburg, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960139v1</w:t>
+                <w:t xml:space="preserve">hal-00780515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Algorithm for Clustered Graphs to Analyze Community Interactions in Social Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Information integration for detecting communities in attributed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSNA 2013 : XXXIII Sunbelt Social Networks Conference of the International Network for Social Network Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hamburg, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">CASoN 2013 : 5th IEEE International Conference on Computational Aspects of Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Fargo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780515v1</w:t>
+                <w:t xml:space="preserve">hal-00857229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation of shopping places based on social and geographical influences</w:t>
               </w:r>
@@ -5207,51 +5207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating heterogeneous information within a social network for detecting communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,51 +5302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layout algorithm for clustered graphs to analyze community interactions in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5391,437 +5391,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+                <w:t xml:space="preserve">GeoTablet, une application cartographique pour les personnes déficientes visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Garlatti</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Felipe Maximiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Handicap 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709452v1</w:t>
+                <w:t xml:space="preserve">hal-00732475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoTablet, une application cartographique pour les personnes déficientes visuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+                <w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Thépaut</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.8-13</w:t>
+              <w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732475v1</w:t>
+                <w:t xml:space="preserve">hal-00709452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic clustering of social networks using points of view</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Algorithm for Detecting Communities in Folksonomy Hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Poulet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouklit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA: conférence en recherche d'information et applications 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">I2CS 2011: 11th International Conference on Innovative Internet Community Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.159 - 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609291v1</w:t>
+                <w:t xml:space="preserve">hal-00724991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm for Detecting Communities in Folksonomy Hypergraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic clustering of social networks using points of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouklit</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2CS 2011: 11th International Conference on Innovative Internet Community Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.159 - 168</w:t>
+              <w:t xml:space="preserve">CORIA: conférence en recherche d'information et applications 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724991v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et visualisation des partitions de réseaux sociaux à l'aide de points de vue sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy based community detection in augmented social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,191 +6100,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de communautés dans les réseaux socio-sémantiques par point de vue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux sociaux et recommandation de contenus non populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : fouille de grands graphes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4èmes journées thématiques "Apprentissage artificiel &amp; fouille de données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540871v1</w:t>
+                <w:t xml:space="preserve">hal-00498304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux sociaux et recommandation de contenus non populaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de communautés dans les réseaux socio-sémantiques par point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées thématiques "Apprentissage artificiel &amp; fouille de données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Journée thématique : fouille de grands graphes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498304v1</w:t>
+                <w:t xml:space="preserve">hal-00540871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting semantic web techniques for representing and utilising folksonomies</w:t>
               </w:r>
@@ -6469,51 +6469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de structures de communauté dans les hyper-réseaux d'interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouklit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7036,51 +7036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7222,51 +7222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point of view based clustering of socio-semantic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Cruz Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,51 +7494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19DDC493"/>
+    <w:nsid w:val="864FF62D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7725,51 +7725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-bothorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6602-1769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199529906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furkan G&#252;rsoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01809064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Loc Dao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00743-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2019.59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Cruz Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Matteo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Micenkova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Maximiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542182.2542193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739426v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIA.26.369-392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poirier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guimier de Neef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Lathia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Noulas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90092-6_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05441924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baillie-Dawe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bautista" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616855.3635834" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mesangeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bedart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488333" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_74" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55471-6_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2810063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kinh Le Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cheung Mon Chan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11812-3_16" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASON.2011.6085937" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Sacco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835980.1835989" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Chalmers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot Clemente" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-bothorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6602-1769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199529906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furkan G&#252;rsoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01809064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Loc Dao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00743-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2019.59" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Cruz Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Matteo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Micenkova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Maximiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542182.2542193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739426v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIA.26.369-392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poirier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guimier de Neef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Lathia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Noulas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90092-6_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05441924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baillie-Dawe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bautista" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616855.3635834" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mesangeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bedart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_74" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55471-6_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2810063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kinh Le Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cheung Mon Chan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11812-3_16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASON.2011.6085937" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Sacco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835980.1835989" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Chalmers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot Clemente" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>