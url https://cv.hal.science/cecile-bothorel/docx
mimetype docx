--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,7439 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7387 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Bothorel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, HdR, IMT Atlantique, responsable de l'équipe Complex Network du Lab-STICC UMR CNRS 6285</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6602-1769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199529906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=HYykWw0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Bothorel est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Informatique à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2023, et membre de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">équipe Complex Networks, UMR CNRS 6285 Lab-STICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, depuis 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisée dans l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse de Grands Graphes Réels (Complex Networks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, elle dirige des recherches en fouille de données modélisables sous forme de réseaux (ou graphes). Elle s'intéresse en particulier à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">détection de communautés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (clustering) et à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse de leur dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Elle a une prédilection pour les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">terrains applicatifs en Science Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, comme le eMarketing, le Management de communautés en ligne ou encore l'économie sur des questions de Crowdfunding. Mais elle s'intéresse également à la détection d'anomalies en Cybersécurité ou encore aux pratiques des usagers d'Aires Marines Protégées sur les médias sociaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Bothorel </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coordonne actuellement le projet ANR Data2Laws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PEPR eNSEMBLE, Programme France 2030), qui vise à développer une théorie du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">passage à l'échelle des grands collectifs en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> tels que Wikipédia ou les projets Open Source. Data2Laws étudie les invariants dans la formation et la consolidation de projets massifs et durables, tout en explorant les conditions permettant leur passage à l'échelle. Ce </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet pluri-disciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> adopte une approche Complex Networks et mobilise autour du formalisme des graphes complexes différentes disciplines : Théorie du Signal, Informatique, Physique Statistique, Sociologie et Management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2009, Cécile Bothorel est impliquée dans les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">enseignements, cours et suivi de projets, en Informatique et en Science des Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Elle a été responsable de la filière Data Science &amp;quot;Des données au décideur&amp;quot; (Campus de Brest), enseignement dispensé en 2ième année ou 3ième année du cursus des ingénieurs généralistes de 2016 à 2025. Elle intervient également en Master IT/DS. Elle est responsable des cours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des Graphes et son application pour l'analyse de réseaux sociaux,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du cours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouille de graphe avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du cours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies dans les graphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et ainsi que d'un projet équivalent à 2 UEs pour l'**application de la data science en situation réelle **en suivant la méthodologie CRISP-DM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant de rejoindre l'IMT Atlantique, elle a passé 13 années chez </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orange Labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Rennes puis à Lannion en tant que Doctorante puis Ingénieur Recherche et Développement sur des sujets tels que les Systèmes Multi-Agents, les Systèmes de Recommandation et l'Analyse de Réseaux Sociaux appliqués au Knowledge Management, au eLearning et au plate-formes communautaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment and stability of embeddings: Measurement and inference improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furkan Gürsoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.126517. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose Community Detection Methods in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Series Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Methods and Applications in Social Networks Analysis. Evidence from Collaborative, governance, historical, and mobility networks, pp 16-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical characterization of community structures in complex networks using a bivariate map of quality metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Loc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-021-00743-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community structure: A comparative evaluation of community detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Loc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nws.2019.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de crowdfunding et son réseau social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les mutations de l’accompagnement entrepreneurial, 46 (286), pp.135--151. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;I.A. et Aide à la Décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering attributed graphs: models, measures and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnani Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Micenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (03), pp.408 - 444. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nws.2015.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse intégrée des réseaux sociaux pour la détection et la visualisation de communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.399-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration cartographique non visuelle sur tablette tactile multitouch : &amp;quot; la stratégie du piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection and visualization in social networks: integrating structural and semantic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2542182.2542193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et visualisation des communautés dans les réseaux sociaux augmentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.369 - 392. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/RIA.26.369-392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux sociaux et recommandation de contenus non populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, A.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches Statistique et Linguistique Pour la Classification de Textes d'Opinion Portant sur les Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guimier de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boullé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, RNTI-E-17, pp.Pages 147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'outils de communication spécifiques au contexte éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.317-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en ligne et analyse des dynamiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des approches méthodologiques en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.17-58, 2023, 9781784059781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Big Data and Its Applications in Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data for Insurance Companies volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, Wiley, pp.1-25, 2018, 9781786300737. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119489368.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location Recommendation with Social Media Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Lathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Noulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Information Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 10100, Springer, Cham, pp.624 - 653, 2018, Lecture Notes in Computer Science book series (LNCS), 978-3-319-90091-9. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90092-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au big data et application à l'assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le big data pour les compagnies d'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, pp.17-39, 2017, Innovation, entrepreneuriat et gestion, Série Big Data, IA et analyse de données, 978-1-78405-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Team Dynamics in Wikipedia: a sociodigital perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baillie-Dawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Social Science Methodology Conference of RC33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBenchmark: Customizable Ground Truths to Benchmark Community Detection and Tracking in Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France's International Conference on Complex Systems (FRCCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.74-85, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD: Multi-Scale Anomaly Detection in Link Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th ACM International Conference on Web Search and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mérida (Yucatan), Mexico. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3616855.3635834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques communautaires et chambres d’écho sur Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mesangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire De Facto: Sciences Po Paris, AFP, CLEMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambres d'écho et dynamiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mesangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Angers, Cycle de conférences "Comportements d’information et de désinformation à l’ère numérique" https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/faculte-de-droit-d-economie-et-de-gestion/actualites/actus-2022/toutes-les-actualites/cycle-de-conferences-comportements-d-information-et-de-desinformation-a-l-ere-numerique.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalizing Static Graph Autoencoders to Handle Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bedart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM 2021: IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, The Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487351.3488333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-specific Temporal Node Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bedart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2021: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne (Bozen-Bolzano), Italy. pp.82-95, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énumération de motifs dans un graphe d'évolution de communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online platform and communities: empirical analysis of Ulule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Association Francophone de Recherche en Economie Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding platform and development of online communities: empirical analysis of Ulule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Arts and Cultural Management AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TemporalNode2vec: Temporal Node Embedding in Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bedart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the similarity of community detection methods based on cluster size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Loc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2018 : The 7th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.183-194, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding platform and inter-project social network: example of Ulule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 2019: Fathomless Futures: Algorithmic and Imagined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding platform and development of online communities: empirical analysis of Ulule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Association Francophone de Recherche en Economie Numérique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community structures evaluation in complex networks: A descriptive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Loc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci-X 2017 : International School and Conference on Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tel Aviv, Israel. pp.11-19, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55471-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection methods can discover better structural clusters than ground-truth communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Loc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3110025.3110053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution, Social networking, and the Request for Adminship process in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenSym 2015 : 11th International Symposium on Open Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève introduction aux Données Massives - Challenges et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuariat : Nouveaux Enjeux et Nouveaux Risques - Université d'été 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Interactions vs Revisions, What Is Important for Promotion in Wikipedia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2015 : )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.888 - 893, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808797.2810063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Recommender System on a Location-Based Social Network for shopping places recommendation using association rules mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIIDS 2014 : the 6th Asian Conference on Intelligent Information and Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bangkok, Thailand. pp.3 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning with social media data to predict near real-time events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Kinh Le Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cheung Mon Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS 2014 : 17th International Conference on Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bled, Slovenia. pp.180 - 191, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11812-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning with latent factor models for attribute prediction in social-attribute networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Kinh Le Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cheung Mon Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2014 : 14èmes Journées Francophones "Extraction et Gestion des Connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.77 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de recommandation de lieux basé sur la mesure de Katz dans les réseaux sociaux géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2013 : 4ième conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Algorithm for Clustered Graphs to Analyze Community Interactions in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSNA 2013 : XXXIII Sunbelt Social Networks Conference of the International Network for Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information integration for detecting communities in attributed graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASoN 2013 : 5th IEEE International Conference on Computational Aspects of Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of shopping places based on social and geographical influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSWeb 2013 : 5th ACM RecSys Workshop on Recommender Systems and the Social Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating heterogeneous information within a social network for detecting communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM 2013 : the 2013 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout algorithm for clustered graphs to analyze community interactions in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM - IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTablet, une application cartographique pour les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Detecting Communities in Folksonomy Hypergraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2CS 2011: 11th International Conference on Innovative Internet Community Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.159 - 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic clustering of social networks using points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA: conférence en recherche d'information et applications 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et visualisation des partitions de réseaux sociaux à l'aide de points de vue sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVEC 2011 : 9e atelier visualisation et extraction des connaissances - EGC 2011 : 11e conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy based community detection in augmented social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASoN 2011 - International Conference on Computational Aspects of Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, Spain. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASON.2011.6085937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual communication to social networks: evolution of a technical platform for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cabasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2011: International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et recommandation de contenus non populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées thématiques "Apprentissage artificiel &amp; fouille de données"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de communautés dans les réseaux socio-sémantiques par point de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique : fouille de grands graphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting semantic web techniques for representing and utilising folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'10 : International Workshop on Modeling Social Media 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toronto, Canada. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1835980.1835989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire d'opinions cinématographiques : co-clustering de corpus textuels communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boullé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. pp.Pages 565-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de structures de communauté dans les hyper-réseaux d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating opinion analysis in film reviews : the case of statistic versus linguistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guimier de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boullé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Morocco. pp.Pages 94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Rich Navigation Patterns on a Web Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Sapporo, Japan. pp.62-75, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39644-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SurfMiner : Associer des données personnelles à des navigations sur un site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francaises de la Toile (JFT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tours, France. pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SurfMiner: Connaître les utilisateurs d'un site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Virtuels Personnalisables (DVP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Brest, France. pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Optimization of Structural Measures for Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data - State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point of view based clustering of socio-semantic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Cruz Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Réseaux Sociaux : Détection et Qualification de communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Université de Bretagne Occidentale (UBO), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04156177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7494,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="864FF62D"/>
+    <w:nsid w:val="CB3CCEE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7725,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-bothorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6602-1769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199529906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furkan G&#252;rsoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01809064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Loc Dao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00743-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2019.59" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Cruz Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Matteo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Micenkova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Maximiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542182.2542193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739426v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIA.26.369-392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poirier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guimier de Neef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Lathia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Noulas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90092-6_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05441924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baillie-Dawe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bautista" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616855.3635834" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mesangeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bedart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_74" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55471-6_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2810063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kinh Le Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cheung Mon Chan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11812-3_16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASON.2011.6085937" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Sacco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835980.1835989" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Chalmers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot Clemente" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-bothorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6602-1769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199529906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HYykWw0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data2laws.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furkan G&#252;rsoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126517" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01809064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Loc Dao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00743-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2019.59" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Cruz Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Matteo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Micenkova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Maximiano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542182.2542193" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739426v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIA.26.369-392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guimier de Neef" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Lathia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Noulas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90092-6_16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05441924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baillie-Dawe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bautista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616855.3635834" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mesangeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bedart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-02500728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_74" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_15" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55471-6_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2810063" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kinh Le Tran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cheung Mon Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11812-3_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASON.2011.6085937" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498304v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Sacco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835980.1835989" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Chalmers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot Clemente" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>